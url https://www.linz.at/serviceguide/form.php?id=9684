--- v0 (2025-10-19)
+++ v1 (2026-05-26)
@@ -1,4220 +1,5468 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="image/x-wmf" Extension="wmf"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003548A2" w:rsidRDefault="003548A2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003548A2" w:rsidRDefault="003548A2"/>
+    <w:p w14:paraId="35AC2331" w14:textId="77777777" w:rsidR="002F4A86" w:rsidRDefault="002F4A86" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A81B3D5" w14:textId="27CED409" w:rsidR="002F4A86" w:rsidRPr="002F4A86" w:rsidRDefault="002F4A86" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Antrag zur Aufstellung von Warenkörben und Kleiderständern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10567234" w14:textId="77777777" w:rsidR="002F4A86" w:rsidRDefault="002F4A86" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33860A93" w14:textId="77777777" w:rsidR="002F4A86" w:rsidRDefault="002F4A86" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018877E6" w14:textId="4FA6AF50" w:rsidR="00D51816" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Mit diesem Formular suchen Sie</w:t>
+      </w:r>
+      <w:r w:rsidR="0051618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ausstellung einer Grundeigentümerzustimmung und um straßenpolizeiliche Bewilligung für angeführtes Vorhaben an:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5DE07C" w14:textId="77777777" w:rsidR="002F4A86" w:rsidRPr="00D51816" w:rsidRDefault="002F4A86" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6C60C8" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hinweis:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte beachten Sie, dass nur vollständige Anträge (alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pflichtfelder* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ausgefüllt und Beilagen hinzugefügt) bearbeitet werden können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CFF562" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FBA859" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327637A6" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1. Antragsteller*in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6096"/>
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2419"/>
+        <w:gridCol w:w="5793"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F6AC9" w:rsidRPr="008A3BC0" w:rsidTr="006F6AC9">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="738C8330" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F6AC9" w:rsidRPr="00A870BA" w:rsidRDefault="00B77E36" w:rsidP="0039366B">
-[...55 lines deleted...]
-              <w:t>A-4041 Linz</w:t>
+          <w:p w14:paraId="7C41A28F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Firmenname*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F6AC9" w:rsidRPr="009D1272" w:rsidRDefault="006F6AC9" w:rsidP="0039366B">
-[...3 lines deleted...]
-                <w:lang w:val="de-DE"/>
+          <w:p w14:paraId="7D063E2F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="7D2EEDB3" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7091BADA" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Firmenbuchnummer*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BA251F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="2795F55D" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C61EB42" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZVR-Zahl*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238B06F0" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="28A94495" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF2B1E6" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Straße*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9F9879" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="642335E5" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B8CDE4" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hausnummer*: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBF5B6D" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="7A0E85F1" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D77A91" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Postleitzahl*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2685E77E" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="3C154C01" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A355F19" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ort*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8DEEF8" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F6AC9" w:rsidRPr="008A3BC0" w:rsidRDefault="006F6AC9" w:rsidP="006F6AC9">
+    <w:p w14:paraId="181186C7" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="002F4A86" w:rsidRDefault="00D51816" w:rsidP="00C56930">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F6AC9" w:rsidRDefault="006F6AC9" w:rsidP="006F6AC9">
+    <w:p w14:paraId="736C2D8C" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
       <w:pPr>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...529 lines deleted...]
-        <w:t>AntragstellerIn</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kontakt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9284" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1695"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1345"/>
+        <w:gridCol w:w="2422"/>
+        <w:gridCol w:w="5790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="7560057C" w14:textId="77777777" w:rsidTr="00557DAE">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRPr="004034A6" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...9 lines deleted...]
-              <w:t>Firmenname*</w:t>
+          <w:p w14:paraId="181C48FA" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefon</w:t>
             </w:r>
-            <w:r w:rsidRPr="004034A6">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4543" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5790" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...8 lines deleted...]
-              </w:fldChar>
+          <w:p w14:paraId="10284EB4" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="5BB690FA" w14:textId="77777777" w:rsidTr="00557DAE">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBF6BCA" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-Mail*</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5790" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRPr="00B8321A" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...587 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D972D6D" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="31CE6438" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C1D171" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB590D8" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A955061" w14:textId="6D396883" w:rsidR="00C56930" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2. Um welchen Antrag handelt es sich?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:sym w:font="Webdings" w:char="F069"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hinweis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Handelt es sich um einen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>generellen Erstantrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>, benötigen Sie sowohl eine Grundeigentümerzustimmung als auch eine straßenpolizeiliche Bewilligung.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-        <w:tab/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bitte beantworten Sie beide Neuantrags-Optionen mit „ja“</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>Kontakt aufzunehmen</w:t>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="7A2A35BA" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
       <w:pPr>
-        <w:ind w:left="322" w:hanging="322"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...44 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="496"/>
-        <w:gridCol w:w="8715"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="4413AFFB" w14:textId="77777777" w:rsidTr="00E83896">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...23 lines deleted...]
-            <w:bookmarkEnd w:id="5"/>
+          <w:p w14:paraId="41D52765" w14:textId="297E0280" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8715" w:type="dxa"/>
+            <w:tcW w:w="7366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-            <w:r>
+          <w:p w14:paraId="29552FB3" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56930">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Neuantrag</w:t>
             </w:r>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="6" w:name="Kontrollkästchen2"/>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="693CFFF3" w14:textId="77777777" w:rsidTr="00E83896">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
+          <w:p w14:paraId="425314BD" w14:textId="2A2163C0" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8715" w:type="dxa"/>
+            <w:tcW w:w="7366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Verlängerung des Bescheides vom </w:t>
+          <w:p w14:paraId="084F675D" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Neuantrag Grundeigentümerzustimmung (privatrechtlicher Vertrag)</w:t>
             </w:r>
-            <w:r>
-[...103 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="9" w:name="Kontrollkästchen3"/>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="06CC042F" w14:textId="77777777" w:rsidTr="00E83896">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
+          <w:p w14:paraId="6433EAB6" w14:textId="31062533" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8715" w:type="dxa"/>
+            <w:tcW w:w="7366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Verlängerung der Grundeigentümerzustimmung des Geschäftsbereiches Gebäudemanagement und Tiefbau  vom </w:t>
+          <w:p w14:paraId="36C0355D" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Neuantrag straßenpolizeiliche Bewilligung (Bescheid nach StVO)</w:t>
             </w:r>
-            <w:r>
-[...103 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="5BC938EB" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
       <w:pPr>
-        <w:spacing w:after="140"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...136 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9211"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="2F270197" w14:textId="77777777" w:rsidTr="00C56930">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9211" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
+          <w:p w14:paraId="519971E7" w14:textId="42113729" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06B37F4B" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56930">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Änderung/Verlängerung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>* (Bitte Datum und GZ ergänzen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="18B05526" w14:textId="77777777" w:rsidTr="00C56930">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0674D12E" w14:textId="35C844EC" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...6 lines deleted...]
-              </w:fldChar>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text50"/>
-[...1 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A898496" w14:textId="16FBCD0D" w:rsidR="00C56930" w:rsidRPr="00557DAE" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00557DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grundeigentümerzustimmung vom …</w:t>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="58299FEF" w14:textId="77777777" w:rsidTr="00C56930">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBF4070" w14:textId="5F08D23F" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2717D3EB" w14:textId="364AF132" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Straßenpolizeiliche Bewilligung vom </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="344A9A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Stück</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GZ ………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="6CE31FBD" w14:textId="6755D818" w:rsidR="00557DAE" w:rsidRPr="00C56930" w:rsidRDefault="00557DAE" w:rsidP="00C56930">
       <w:pPr>
-        <w:spacing w:after="140"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="51123C1F" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00C56930" w:rsidRDefault="00C56930" w:rsidP="00C56930">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6350083A" w14:textId="77777777" w:rsidR="00557DAE" w:rsidRDefault="00557DAE" w:rsidP="00C56930">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Ausmaß der Warenkörbe (Fläche die benützt </w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="56D482F5" w14:textId="219A0844" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...151 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Zeitdauer der Aufstellung*</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83896">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>. Was möchten Sie aufstellen?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="496"/>
-        <w:gridCol w:w="8715"/>
+        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="2021"/>
+        <w:gridCol w:w="1515"/>
+        <w:gridCol w:w="3763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="52E857E3" w14:textId="77777777" w:rsidTr="00E83896">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31B0D93B" w14:textId="41D5CC73" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8715" w:type="dxa"/>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...8 lines deleted...]
-              </w:fldChar>
+          <w:p w14:paraId="688A794F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aufstellung</w:t>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text52"/>
-[...1 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="235CB37A" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anzahl</w:t>
             </w:r>
-            <w:r>
-              <w:fldChar w:fldCharType="separate"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="365E18C0" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Abmessung</w:t>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="16" w:name="Kontrollkästchen7"/>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="4002FB6C" w14:textId="77777777" w:rsidTr="00E83896">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
+          <w:p w14:paraId="36808D03" w14:textId="2FE701E5" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8715" w:type="dxa"/>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAE74FE" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Warenkorb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4BCB2A5C" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C24EF73" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="7888FC41" w14:textId="77777777" w:rsidTr="00E83896">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
+          <w:p w14:paraId="4D74469C" w14:textId="4C407526" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Kontrollkästchen8"/>
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8715" w:type="dxa"/>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C5A97D" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kleiderständer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
+          <w:p w14:paraId="3A03D995" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BEF34F" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="28353F13" w14:textId="77777777" w:rsidTr="00E83896">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4252A8" w14:textId="5FDB0D2B" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">befristet von </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D69D96A" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Markise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C67DF2" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DA567F" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="23D95528" w14:textId="77777777" w:rsidTr="00E83896">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC1814A" w14:textId="719506B5" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...6 lines deleted...]
-              </w:fldChar>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text53"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2389AF01" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Blumentrog</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740B78E6" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772A10F4" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="43D94EF0" w14:textId="77777777" w:rsidTr="00E83896">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A4A463" w14:textId="7D2F30A8" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E436765" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tisch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE26A14" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0C59AF" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="13FD133F" w14:textId="77777777" w:rsidTr="00E83896">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B62828" w14:textId="166A943F" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="212F2747" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sessel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290290BC" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627740C8" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56930" w:rsidRPr="00D51816" w14:paraId="4BD53F67" w14:textId="77777777" w:rsidTr="00E83896">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED82283" w14:textId="11C5E811" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74B0F87E" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sonstiges …</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4439F22F" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CCB03" w14:textId="77777777" w:rsidR="00C56930" w:rsidRPr="00D51816" w:rsidRDefault="00C56930" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="4EEE426F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
       <w:pPr>
-        <w:spacing w:after="140"/>
-        <w:rPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E8368" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25778B5F" w14:textId="433D0CB6" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Beschreibung des Vorhabens:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762A7654" w14:textId="5F2D8A6B" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hinweis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bitte beschreiben Sie alle oben genannten Arten der Aufstellung näher.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4361"/>
+        <w:gridCol w:w="8212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77E36" w:rsidTr="00AF5659">
+      <w:tr w:rsidR="00D51816" w14:paraId="67CE03CD" w14:textId="77777777" w:rsidTr="00C56930">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4361" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8212" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B77E36" w:rsidRPr="003C1AF9" w:rsidRDefault="00B77E36" w:rsidP="00AF5659">
-[...3 lines deleted...]
-                <w:szCs w:val="40"/>
+          <w:p w14:paraId="50D219A0" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B081FD" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ADB2B69" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D836DD6" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F13B65D" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EBE1224" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="560A64E8" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="274F13C0" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Datum, Stempel/Unterschrift AntragstellerIn</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36"/>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="6574C269" w14:textId="6754A3D4" w:rsidR="00D51816" w:rsidRPr="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
       <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Skizze</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte fügen Sie dem Antrag eine </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skizze </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oder einen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lageplan </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als Beilage hinzu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00E83896">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ohne Beilage kann Ihr Antrag nicht bearbeitet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B532869" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50421E0F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10135663" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1387FE18" w14:textId="6D72B0E6" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51816" w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>. Standort und Zeitraum</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3109"/>
+        <w:gridCol w:w="5103"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="19A57603" w14:textId="77777777" w:rsidTr="00C56930">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3109" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="632B8D9F" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adresse des Aufstellorts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E501BA" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50728D67" w14:textId="77777777" w:rsidR="00E83896" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18C3B28E" w14:textId="77777777" w:rsidR="00E83896" w:rsidRPr="00D51816" w:rsidRDefault="00E83896" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="248004CE" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E450A35" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51816" w:rsidRPr="00D51816" w14:paraId="19BB81F9" w14:textId="77777777" w:rsidTr="00C56930">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3109" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAD13FF" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zeitraum der Aufstellung*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E525B5" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E46533" w14:textId="050486C8" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unbefristet ab</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4A86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230B2434" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D78AE16" w14:textId="4C5502A5" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>befristet v</w:t>
+            </w:r>
+            <w:r w:rsidR="00C56930">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on ……………….. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bis </w:t>
+            </w:r>
+            <w:r w:rsidR="00C56930">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>……………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4975EA39" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA77276" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DEE5F7" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Datenschutz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F29316A" w14:textId="76D9B0C0" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="344A9A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D51816">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="344A9A"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>Information zum Datenschutz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A596C93" w14:textId="77777777" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5042BE" w14:textId="2CE9BA20" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080D31AB" w14:textId="77777777" w:rsidR="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3990CCFD" w14:textId="0B7B4ACF" w:rsidR="00E905C5" w:rsidRDefault="00D51816" w:rsidP="00C56930">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="576"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4608"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="de-AT"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...5 lines deleted...]
-        <w:t>Informationen zum Datenschutz:</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweis: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
+    <w:p w14:paraId="37F862D0" w14:textId="7E7B45AA" w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidRDefault="00D51816" w:rsidP="00C56930">
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="510"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="1191"/>
+          <w:tab w:val="left" w:pos="576"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4608"/>
+          <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="de-AT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte retournieren Sie das ausgefüllte Formular </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83896">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inkl. Beilage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51816">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002F4A86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>verkehr.bbv@mag.linz.at</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B77E36" w:rsidRDefault="00B77E36" w:rsidP="00B77E36">
-[...68 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="00D51816" w:rsidRPr="00D51816" w:rsidSect="00F915B6">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1701" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1701" w:left="1418" w:header="680" w:footer="794" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CC2F9F" w:rsidRDefault="00CC2F9F">
+    <w:p w14:paraId="3D6DFC59" w14:textId="77777777" w:rsidR="00531DA3" w:rsidRDefault="00531DA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CC2F9F" w:rsidRDefault="00CC2F9F">
+    <w:p w14:paraId="47492ABC" w14:textId="77777777" w:rsidR="00531DA3" w:rsidRDefault="00531DA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="ZapfDingbats">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Webdings">
-    <w:panose1 w:val="05030102010509060703"/>
+  <w:font w:name="ZapfDingbats">
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:altName w:val="Arial Narrow"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004A768D" w:rsidRDefault="00C70280" w:rsidP="00C70280">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D67CEE1" w14:textId="0E1F0707" w:rsidR="006F4CCC" w:rsidRPr="00BA6473" w:rsidRDefault="00C56930" w:rsidP="00E83896">
     <w:pPr>
-      <w:pStyle w:val="CDFuzeileS2"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:ind w:right="-2"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA6473">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...31 lines deleted...]
-      <w:t>linz.at</w:t>
+      <w:t>von 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C70280" w:rsidRPr="00AE6BBA" w:rsidRDefault="00C70280" w:rsidP="00530E8D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7295192C" w14:textId="1A0A148D" w:rsidR="001E1C2D" w:rsidRPr="00D85E31" w:rsidRDefault="001E1C2D" w:rsidP="00FD3DD0">
     <w:pPr>
-      <w:pStyle w:val="CDFuzeileS1"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="clear" w:pos="1191"/>
+        <w:tab w:val="left" w:pos="3686"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00C70280" w:rsidRPr="00AE6BBA" w:rsidRDefault="00C70280" w:rsidP="00530E8D">
+  <w:p w14:paraId="5CF3A5FE" w14:textId="77777777" w:rsidR="001E1C2D" w:rsidRPr="00D85E31" w:rsidRDefault="001E1C2D" w:rsidP="00FD3DD0">
     <w:pPr>
-      <w:pStyle w:val="CDFuzeileS1"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="clear" w:pos="1191"/>
+        <w:tab w:val="left" w:pos="3686"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r w:rsidRPr="00AE6BBA">
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t>Magistrat der</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C843C9" w:rsidRPr="00AE6BBA" w:rsidRDefault="00C843C9" w:rsidP="00C843C9">
+  <w:p w14:paraId="0A33E89A" w14:textId="77777777" w:rsidR="001E1C2D" w:rsidRPr="00D85E31" w:rsidRDefault="001E1C2D" w:rsidP="00FD3DD0">
     <w:pPr>
-      <w:pStyle w:val="CDFuzeileS1"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="clear" w:pos="1191"/>
+        <w:tab w:val="left" w:pos="3686"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AE6BBA">
-      <w:t>Lande</w:t>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Landeshauptstadt Linz</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C843C9" w:rsidRPr="00AE6BBA" w:rsidRDefault="006F6AC9" w:rsidP="00C843C9">
+  <w:p w14:paraId="046F21EF" w14:textId="010D5FB7" w:rsidR="001E1C2D" w:rsidRPr="00D85E31" w:rsidRDefault="001E1C2D" w:rsidP="00FD3DD0">
     <w:pPr>
-      <w:pStyle w:val="CDFuzeileS1"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="clear" w:pos="1191"/>
+        <w:tab w:val="left" w:pos="3686"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Neues Rathaus, Hauptstr</w:t>
+    </w:r>
     <w:r>
-      <w:t>Hauptstraße 1-5</w:t>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>aße</w:t>
     </w:r>
-    <w:r w:rsidR="00C843C9">
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1-5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B77E36">
-      <w:t>verkehr.bbv</w:t>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C843C9">
-      <w:t>@mag.linz.at</w:t>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY "FSC#MLNZBASE@15.1600:RespOrgEMail" \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>bbv@mag.linz.at</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D85E31">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C70280" w:rsidRPr="006E660F" w:rsidRDefault="00C843C9" w:rsidP="00C843C9">
+  <w:p w14:paraId="6BBC2C08" w14:textId="46A89599" w:rsidR="00277D46" w:rsidRDefault="001E1C2D" w:rsidP="003F2963">
     <w:pPr>
-      <w:pStyle w:val="CDFuzeileS1"/>
+      <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
-    <w:r>
-      <w:t>4041 Linz</w:t>
+    <w:r w:rsidRPr="001317BA">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>A-4041 Linz</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001317BA">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="002439F1">
-      <w:t>+43 732 7070</w:t>
+    <w:r w:rsidRPr="001317BA">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00015213">
-      <w:t>-0</w:t>
+    <w:r w:rsidRPr="001317BA">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY "FSC#MLNZBASE@15.1600:RespOrgTel" \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C70280" w:rsidRPr="00AE6BBA">
+    <w:r w:rsidRPr="001317BA">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="001317BA">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:tab/>
       <w:t>linz.at</w:t>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C56930">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Seite 1 von 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CC2F9F" w:rsidRDefault="00CC2F9F">
+    <w:p w14:paraId="33D8E743" w14:textId="77777777" w:rsidR="00531DA3" w:rsidRDefault="00531DA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CC2F9F" w:rsidRDefault="00CC2F9F">
+    <w:p w14:paraId="0876D080" w14:textId="77777777" w:rsidR="00531DA3" w:rsidRDefault="00531DA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...7 lines deleted...]
-      <w:spacing w:before="20"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="162B1076" w14:textId="77777777" w:rsidR="00945E5C" w:rsidRDefault="00AA022E">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...81 lines deleted...]
-        <w:sz w:val="28"/>
         <w:lang w:eastAsia="de-AT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="51D0D6E3" wp14:editId="53D0964F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>360045</wp:posOffset>
+                <wp:posOffset>-90170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>3564255</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="91440" cy="0"/>
-              <wp:effectExtent l="7620" t="11430" r="5715" b="7620"/>
+              <wp:extent cx="306070" cy="991870"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Line 18"/>
+              <wp:docPr id="2" name="Rectangle 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...1 lines deleted...]
-                    </wps:cNvCnPr>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="91440" cy="0"/>
+                        <a:ext cx="306070" cy="991870"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...6 lines deleted...]
-                        <a:tailEnd/>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                       <a:extLst>
-                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-[...11 lines deleted...]
-                          </a14:hiddenEffects>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67CE28E6" w14:textId="77777777" w:rsidR="002156DD" w:rsidRDefault="002156DD"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4386844D" id="Line 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo+Y6ViQIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHx7vpHnMSx6lSt4+yl&#10;2yq1056JwTGaDRaQONG0/30Hjr2me5mm2hLigPv47r47bu9ObYOOTGkuRYbDmwAjJkpJudhn+NvL&#10;1ksw0oYIShopWIbPTOO79ccPt32XskjWsqFMIQAROu27DNfGdKnv67JmLdE3smMCNiupWmLAVHuf&#10;KtIDetv4URAs/F4q2ilZMq1hdTNs4rXDrypWmq9VpZlBTYaBm3GjcuPOjv76lqR7Rbqalxca5D9Y&#10;tIQLuHSC2hBD0EHxv6BaXiqpZWVuStn6sqp4yVwMEE0YvInmuSYdc7FAcnQ3pUm/H2z55fikEKcZ&#10;jjASpAWJHrlgKExsavpOp3AiF0/KBleexHP3KMsfGgmZ10TsmaP4cu7AL7Qe/pWLNXQHF+z6z5LC&#10;GXIw0uXpVKnWQkIG0MnJcZ7kYCeDSlhchXEMmpXjjk/S0a1T2nxiskV2kuEGKDtYcnzUxtIg6XjE&#10;3iLkljeN07oRqAfoeTR3Dlo2nNpNe0yr/S5vFDoSWy3uczHBzutjSh4EdWA1I7S4zA3hzTCHyxth&#10;8ZgrwIERWCcDU7cOAbri+LkKVkVSJLEXR4vCi4PNxrvf5rG32IbL+Wa2yfNN+MsSDeO05pQyYbmO&#10;hRrG/1YIl5YZSmwq1Skp/jW6yx6QvWZ6v50Hy3iWeMvlfObFsyLwHpJt7t3n4WKxLB7yh+IN08JF&#10;r9+H7JRKy0oeDFPPNe0R5Vb+2XwVhRgMaOxoOeiGSLOHF6k0CiMlzXdualertsosxpXWSWD/i9YT&#10;+pCIUUNrTSpcYvuTKtB81Ne1gK36oX92kp6f1Nga0MbO6fLk2HfitQ3z1w/j+jcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQCewpC13AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQu&#10;05Z2ExsqTScE9MaFwcTVa0xb0Thdk22Fp8eTkOBk2f70+3O+Hl2njjSE1rOBdJaAIq68bbk28PZa&#10;Tm9BhYhssfNMBr4owLq4vMgxs/7EL3TcxFpJCIcMDTQx9pnWoWrIYZj5nlh2H35wGKUdam0HPEm4&#10;6/Q8SZbaYctyocGeHhqqPjcHZyCUW9qX35Nqkrwvak/z/ePzExpzfTXe34GKNMY/GM76og6FOO38&#10;gW1QnYGb5UrIc00XoARYpSmo3e9AF7n+/0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGj5jpWJAgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJ7CkLXcAAAACQEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" o:allowincell="f">
+            <v:rect w14:anchorId="51D0D6E3" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.1pt;margin-top:0;width:24.1pt;height:78.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2V7nD6gEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lK2dao6TR1KkIa&#10;DGnwAxzHSSwcnzm7Tcav5+x0XQVviDxYd77z5/s+f9ncToNhR4Veg614scg5U1ZCo21X8e/f9u9u&#10;OPNB2EYYsKriz8rz2+3bN5vRlWoJPZhGISMQ68vRVbwPwZVZ5mWvBuEX4JSlYgs4iEApdlmDYiT0&#10;wWTLPL/KRsDGIUjlPe3ez0W+Tfhtq2R4bFuvAjMVp9lCWjGtdVyz7UaUHQrXa3kaQ/zDFIPQli49&#10;Q92LINgB9V9Qg5YIHtqwkDBk0LZaqsSB2BT5H2yeeuFU4kLieHeWyf8/WPnl+OS+YhzduweQPzyz&#10;sOuF7dQdIoy9Eg1dV0ShstH58nwgJp6Osnr8DA09rTgESBpMLQ4RkNixKUn9fJZaTYFJ2nyfX+XX&#10;9CCSSut1cUNxvEGUL4cd+vBRwcBiUHGkl0zg4vjgw9z60pKGB6ObvTYmJdjVO4PsKOjV9+k7ofvL&#10;NmNjs4V4bEaMO4llJBY95Msw1RMVY1hD80x8EWYXkesp6AF/cTaSgyrufx4EKs7MJ0uarYvVKlou&#10;JasP10tK8LJSX1aElQRV8cDZHO7CbNODQ931dFOR+Fu4I51bnTR4neo0N7kkqXhydLThZZ66Xv+7&#10;7W8AAAD//wMAUEsDBBQABgAIAAAAIQD+x5aA3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwDIbvk3iHyEi7QUrHGJSmCDGx0y7ANK5pY9qKxqmaQLs9/bzTdrKs/9Pvz+lmsI24Y+drRwpm&#10;0wgEUuFMTaWCj9N+sgThgyajG0eo4As9bLLRQ6oT43o64P0YSsEl5BOtoAqhTaT0RYVW+6lrkTi7&#10;uM7qwGtXStPpnsttI+MoWkira+ILlW5xV2FxPd6sArdaDS8+f389fcrv9rzc92/nS6nU43jYrkEE&#10;HMIfDL/6rA4ZO+XuRsaLRsFkNo8ZVcAfcfw055kz9ryIQWap/O+f/QAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQD2V7nD6gEAAL8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQD+x5aA3QAAAAcBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" o:allowincell="f" stroked="f" strokecolor="white">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="67CE28E6" w14:textId="77777777" w:rsidR="002156DD" w:rsidRDefault="002156DD"/>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
-            </v:line>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00326B6A">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...1 lines deleted...]
-        <w:sz w:val="28"/>
         <w:lang w:eastAsia="de-AT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0423385C" wp14:editId="5635C4DD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>360045</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7129145</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="91440" cy="0"/>
-              <wp:effectExtent l="7620" t="13970" r="5715" b="5080"/>
+              <wp:extent cx="6480175" cy="179705"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Line 17"/>
+              <wp:docPr id="1" name="Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...1 lines deleted...]
-                    </wps:cNvCnPr>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="91440" cy="0"/>
+                        <a:ext cx="6480175" cy="179705"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...6 lines deleted...]
-                        <a:tailEnd/>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                       <a:extLst>
-                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-[...11 lines deleted...]
-                          </a14:hiddenEffects>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="135508B4" w14:textId="77777777" w:rsidR="002156DD" w:rsidRDefault="002156DD"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3407221F" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl9f4ghwIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1vmzAUfZ+0/2DxToGEfKEmVQtkL91W&#10;qZ327NgmWDM2sp2QaNp/37UJrOlepqmJhPx1j8+951zf3p0agY5MG67kOkhu4gAxSRTlcr8Ovr1s&#10;w2WAjMWSYqEkWwdnZoK7zccPt12bsYmqlaBMIwCRJuvadVBb22ZRZEjNGmxuVMskbFZKN9jCVO8j&#10;qnEH6I2IJnE8jzqlaasVYcbAatFvBhuPX1WM2K9VZZhFYh0AN+u/2n937httbnG217itObnQwP/B&#10;osFcwqUjVIEtRgfN/4JqONHKqMreENVEqqo4YT4HyCaJ32TzXOOW+VygOKYdy2TeD5Z8OT5pxClo&#10;FyCJG5DokUuGkoUrTdeaDE7k8km75MhJPrePivwwSKq8xnLPPMWXcwtxiYuIrkLcxLRwwa77rCic&#10;wQerfJ1OlW4cJFQAnbwc51EOdrKIwOIqSVPQjAw7Ec6GsFYb+4mpBrnBOhBA2cPi46OxjgbOhiPu&#10;Fqm2XAivtZCoA+jZZOYDjBKcuk13zOj9LhcaHbFzi//5nGDn9TGtDpJ6sJphWl7GFnPRj+FyIR0e&#10;8wbsGcHsZGHo1yFBb46fq3hVLstlGqaTeRmmcVGE99s8DefbZDErpkWeF8kvRzRJs5pTyqTjOhg1&#10;Sf/NCJeW6S02WnUsSnSN7qsHZK+Z3m9n8SKdLsPFYjYN02kZhw/LbR7e58l8vigf8ofyDdPSZ2/e&#10;h+xYSsdKHSzTzzXtEOVO/ulsNQH7Ug6NPVn0uiEs9vAiEasDpJX9zm3tvepc5jCutF7G7n/RekTv&#10;CzFo6GajCpfc/pQKNB/09S3gXN/3z07R85MeWgPa2Addnhz3Tryew/j1w7j5DQAA//8DAFBLAwQU&#10;AAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXKYt&#10;bREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2kC4SUMS1tx03Bl5fqvkN&#10;qBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL9+5Hh1HWsdF2xJOUu15n&#10;SbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZUpCn+heEHX9ChFKadP7AN&#10;qjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;pfX+IIcCAABgBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" o:allowincell="f">
+            <v:rect w14:anchorId="0423385C" id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:510.25pt;height:14.15pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoOaSg7wEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IMO04Ey0HgwEWB&#10;tA2Q9gMoipKIUlx2SVtyv75L2nGM9lZUB4L7mt0djtb302DYQaHXYCtezHLOlJXQaNtV/Pu33Ydb&#10;znwQthEGrKr4UXl+v3n/bj26Us2hB9MoZARifTm6ivchuDLLvOzVIPwMnLIUbAEHEcjELmtQjIQ+&#10;mGye5zfZCNg4BKm8J+/jKcg3Cb9tlQxf29arwEzFabaQTkxnHc9ssxZlh8L1Wp7HEP8wxSC0paYX&#10;qEcRBNuj/gtq0BLBQxtmEoYM2lZLlXagbYr8j21eeuFU2oXI8e5Ck/9/sPLL4cU9YxzduyeQPzyz&#10;sO2F7dQDIoy9Eg21KyJR2eh8eSmIhqdSVo+foaGnFfsAiYOpxSEC0nZsSlQfL1SrKTBJzpvFbV6s&#10;lpxJihWru1W+TC1E+Vrt0IePCgYWLxVHesqELg5PPsRpRPmakqYHo5udNiYZ2NVbg+wg6Nl36Tuj&#10;++s0Y2OyhVh2QoyetGbcLIrIl2GqJ6abMwfRU0NzpL0RTmoi9dOlB/zF2UhKqrj/uReoODOfLHF3&#10;VywWUXrJWCxXczLwOlJfR4SVBFXxwNnpug0nue4d6q6nTkWiwcID8d3qRMXbVOfxSS2JobOyoxyv&#10;7ZT19v9tfgMAAP//AwBQSwMEFAAGAAgAAAAhADPg+S/bAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FuwjAQRO+V+AdrkXordkOJIMRBVSVOLYdCpV6XeEmixus0diD9e0wv7WWl0Yxm3uab0bbi&#10;TL1vHGt4nCkQxKUzDVcaPg7bhyUIH5ANto5Jww952BSTuxwz4y78Tud9qEQsYZ+hhjqELpPSlzVZ&#10;9DPXEUfv5HqLIcq+kqbHSyy3rUyUSqXFhuNCjR291FR+7QerAdMn8707zd8Or0OKq2pU28Wn0vp+&#10;Oj6vQQQaw18YbvgRHYrIdHQDGy9aDfGR8HtvnkrUAsRRQ7Kcgyxy+Z++uAIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCoOaSg7wEAAMcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAz4Pkv2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEkEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" o:allowincell="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="135508B4" w14:textId="77777777" w:rsidR="002156DD" w:rsidRDefault="002156DD"/>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
-            </v:line>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004A768D" w:rsidRPr="00F7681A" w:rsidRDefault="004A768D" w:rsidP="00F7681A">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="727106CF" w14:textId="58A6F974" w:rsidR="001E1C2D" w:rsidRPr="00C56930" w:rsidRDefault="00DA7714" w:rsidP="007762EA">
     <w:pPr>
-      <w:pStyle w:val="KopfLeerraum"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="76DBAA35">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Grafik 14" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:197.8pt;margin-top:.1pt;width:283.7pt;height:36.85pt;z-index:-251652096;visibility:visible;mso-width-relative:margin;mso-height-relative:margin" wrapcoords="11429 441 6571 441 6343 882 6343 7494 -57 10139 -57 18073 7257 21159 14686 21159 16971 21159 19314 21159 21600 18073 21600 441 11429 441">
+          <v:imagedata r:id="rId1" o:title="LinzLogo_BBV"/>
+          <w10:wrap type="through"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6D338C94" w14:textId="18A9462C" w:rsidR="00277D46" w:rsidRPr="00C56930" w:rsidRDefault="00DA7714" w:rsidP="00277D46">
+    <w:pPr>
+      <w:pStyle w:val="KopfDienststelle"/>
+      <w:rPr>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="641DA212">
+        <v:line id="Line 8" o:spid="_x0000_s1028" style="position:absolute;z-index:251663360;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPd/q5hwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvmzAQfp+0/2D5nQIJSQgqqVoge+m2&#10;Su20ZwebYA1sZDsh0bT/vrMJrOlepqkgWT7b9/m7++58e3dqG3RkSnMpUhzeBBgxUUrKxT7F3162&#10;XoyRNkRQ0kjBUnxmGt9tPn647buEzWQtG8oUAhChk75LcW1Ml/i+LmvWEn0jOyZgs5KqJQZMtfep&#10;Ij2gt40/C4Kl30tFOyVLpjWs5sMm3jj8qmKl+VpVmhnUpBi4GTcqN+7s6G9uSbJXpKt5eaFB/oNF&#10;S7iASyeonBiCDor/BdXyUkktK3NTytaXVcVL5mKAaMLgTTTPNemYiwWSo7spTfr9YMsvxyeFOE3x&#10;AiNBWpDokQuGYpuZvtMJHMjEk7KxlSfx3D3K8odGQmY1EXvmGL6cO3ALrYd/5WIN3QH+rv8sKZwh&#10;ByNdmk6Vai0kJACdnBrnSQ12MqiExXUYRSBZOe74JBndOqXNJyZbZCcpboCxgyXHR20sDZKMR+wt&#10;Qm550zipG4F6gF7MFs5By4ZTu2mPabXfZY1CR2KLxX0uJth5fUzJg6AOrGaEFpe5IbwZ5nB5Iywe&#10;c/U3MALrZGDq1iFAVxs/18G6iIs48qLZsvCiIM+9+20WecttuFrk8zzL8vCXJRpGSc0pZcJyHes0&#10;jP6tDi4dM1TYVKlTUvxrdJc9IHvN9H67CFbRPPZWq8Xci+ZF4D3E28y7z8LlclU8ZA/FG6aFi16/&#10;D9kplZaVPBimnmvaI8qt/PPFehZiMKCvZ6tBN0SaPTxIpVEYKWm+c1O7WrVVZjGutI4D+1+0ntCH&#10;RIwaWmtS4RLbn1SB5qO+rgVs1Q/9s5P0/KTG1oAudk6XF8c+E69tmL9+Fze/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAnsKQtdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLtOW&#10;dhMbKk0nBPTGhcHE1WtMW9E4XZNthafHk5DgZNn+9Ptzvh5dp440hNazgXSWgCKuvG25NvD2Wk5v&#10;QYWIbLHzTAa+KMC6uLzIMbP+xC903MRaSQiHDA00MfaZ1qFqyGGY+Z5Ydh9+cBilHWptBzxJuOv0&#10;PEmW2mHLcqHBnh4aqj43B2cglFval9+TapK8L2pP8/3j8xMac3013t+BijTGPxjO+qIOhTjt/IFt&#10;UJ2Bm+VKyHNNF6AEWKUpqN3vQBe5/v9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAP&#10;d/q5hwIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCewpC13AAAAAkBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" o:allowincell="f">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="5FDF7F41">
+        <v:line id="Line 7" o:spid="_x0000_s1027" style="position:absolute;z-index:251662336;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHnkIchwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvmzAQfp+0/2DxToGEhASVVC2QvXRb&#10;pXbas4NNsGZsZDsh0bT/vrMJrOlepqkgWT7b9/m7++58e3dqOTpSpZkUmRfdhB6iopKEiX3mfXvZ&#10;+isPaYMFwVwKmnlnqr27zccPt32X0plsJCdUIQAROu27zGuM6dIg0FVDW6xvZEcFbNZStdiAqfYB&#10;UbgH9JYHszBcBr1UpFOyolrDajFsehuHX9e0Ml/rWlODeOYBN+NG5cadHYPNLU73CncNqy408H+w&#10;aDETcOkEVWCD0UGxv6BaVimpZW1uKtkGsq5ZRV0MEE0UvonmucEddbFAcnQ3pUm/H2z15fikECOZ&#10;F3tI4BYkemSCosRmpu90Cgdy8aRsbNVJPHePsvqhkZB5g8WeOoYv5w7cIusRXLlYQ3eAv+s/SwJn&#10;8MFIl6ZTrVoLCQlAJ6fGeVKDngyqYHEdxTFIVo07AU5Ht05p84nKFtlJ5nFg7GDx8VEbSwOn4xF7&#10;i5BbxrmTmgvUA/RitnAOWnJG7KY9ptV+l3OFjtgWi/tcTLDz+piSB0EcWEMxKS9zgxkf5nA5FxaP&#10;uvobGIF1MjB16xCgq42f63BdrspV7MezZenHYVH499s89pfbKFkU8yLPi+iXJRrFacMIocJyHes0&#10;iv+tDi4dM1TYVKlTUoJrdJc9IHvN9H67CJN4vvKTZDH343kZ+g+rbe7f59FymZQP+UP5hmnpotfv&#10;Q3ZKpWUlD4aq54b0iDAr/3yxnkUeGNDXs2TQDWG+hwepMspDSprvzDSuVm2VWYwrrVeh/S9aT+hD&#10;IkYNrTWpcIntT6pA81Ff1wK26of+2UlyflJja0AXO6fLi2Ofidc2zF+/i5vfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXKYt&#10;bREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2kC4SUMS1tx03Bl5fqvkN&#10;qBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL9+5Hh1HWsdF2xJOUu15n&#10;SbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZUpCn+heEHX9ChFKadP7AN&#10;qjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;R55CHIcCAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" o:allowincell="f">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="1C21BDFA">
+        <v:line id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF61GyhwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vmzAQfp+0/8HyOwUC+YVKqhbIXrqt&#10;Ujvt2cEmWAMb2U5INO1/39kE1nQv01SQLJ/t+/zdfXe+vTu1DToypbkUKQ5vAoyYKCXlYp/iby9b&#10;b4WRNkRQ0kjBUnxmGt9tPn647buEzWQtG8oUAhChk75LcW1Ml/i+LmvWEn0jOyZgs5KqJQZMtfep&#10;Ij2gt40/C4KF30tFOyVLpjWs5sMm3jj8qmKl+VpVmhnUpBi4GTcqN+7s6G9uSbJXpKt5eaFB/oNF&#10;S7iASyeonBiCDor/BdXyUkktK3NTytaXVcVL5mKAaMLgTTTPNemYiwWSo7spTfr9YMsvxyeFOE1x&#10;hJEgLUj0yAVDkc1M3+kEDmTiSdnYypN47h5l+UMjIbOaiD1zDF/OHbiF1sO/crGG7gB/13+WFM6Q&#10;g5EuTadKtRYSEoBOTo3zpAY7GVTC4jqMY5CsHHd8koxundLmE5MtspMUN8DYwZLjozaWBknGI/YW&#10;Ibe8aZzUjUA9QM9nc+egZcOp3bTHtNrvskahI7HF4j4XE+y8PqbkQVAHVjNCi8vcEN4Mc7i8ERaP&#10;ufobGIF1MjB16xCgq42f62BdrIpV7MWzReHFQZ5799ss9hbbcDnPozzL8vCXJRrGSc0pZcJyHes0&#10;jP+tDi4dM1TYVKlTUvxrdJc9IHvN9H47D5ZxtPKWy3nkxVEReA+rbebdZ+FisSwesofiDdPCRa/f&#10;h+yUSstKHgxTzzXtEeVW/mi+noUYDOjr2XLQDZFmDw9SaRRGSprv3NSuVm2VWYwrrVeB/S9aT+hD&#10;IkYNrTWpcIntT6pA81Ff1wK26of+2Ul6flJja0AXO6fLi2Ofidc2zF+/i5vfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAnsKQtdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLtOW&#10;dhMbKk0nBPTGhcHE1WtMW9E4XZNthafHk5DgZNn+9Ptzvh5dp440hNazgXSWgCKuvG25NvD2Wk5v&#10;QYWIbLHzTAa+KMC6uLzIMbP+xC903MRaSQiHDA00MfaZ1qFqyGGY+Z5Ydh9+cBilHWptBzxJuOv0&#10;PEmW2mHLcqHBnh4aqj43B2cglFval9+TapK8L2pP8/3j8xMac3013t+BijTGPxjO+qIOhTjt/IFt&#10;UJ2Bm+VKyHNNF6AEWKUpqN3vQBe5/v9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF&#10;61GyhwIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCewpC13AAAAAkBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" o:allowincell="f">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="5581DFBC">
+        <v:line id="Line 2" o:spid="_x0000_s1025" style="position:absolute;z-index:251660288;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdYqEAhwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0Dcvf6I82Wts9q1nV62&#10;7Uq7Vc/E4BjVBgtInKjqf++AY3ezvVTV2hJigHm8mTfD7d2pbdCRKc2lSHF4E2DERCkpF/sUf3vZ&#10;eiuMtCGCkkYKluIz0/hu8/HDbd8lLJK1bChTCECETvouxbUxXeL7uqxZS/SN7JiAzUqqlhgw1d6n&#10;ivSA3jZ+FAQLv5eKdkqWTGtYzYdNvHH4VcVK87WqNDOoSTFwM25UbtzZ0d/ckmSvSFfz8kKD/AeL&#10;lnABl05QOTEEHRT/C6rlpZJaVuamlK0vq4qXzMUA0YTBm2iea9IxFwskR3dTmvT7wZZfjk8KcZri&#10;CCNBWpDokQuGIpuZvtMJHMjEk7KxlSfx3D3K8odGQmY1EXvmGL6cO3ALrYd/5WIN3QH+rv8sKZwh&#10;ByNdmk6Vai0kJACdnBrnSQ12MqiExXUYxyBZOe74JBndOqXNJyZbZCcpboCxgyXHR20sDZKMR+wt&#10;Qm550zipG4F6gJ5Hc+egZcOp3bTHtNrvskahI7HF4j4XE+y8PqbkQVAHVjNCi8vcEN4Mc7i8ERaP&#10;ufobGIF1MjB16xCgq42f62BdrIpV7MXRovDiIM+9+20We4ttuJznszzL8vCXJRrGSc0pZcJyHes0&#10;jP+tDi4dM1TYVKlTUvxrdJc9IHvN9H47D5bxbOUtl/OZF8+KwHtYbTPvPgsXi2XxkD0Ub5gWLnr9&#10;PmSnVFpW8mCYeq5pjyi38s/m6yjEYEBfR8tBN0SaPTxIpVEYKWm+c1O7WrVVZjGutF4F9r9oPaEP&#10;iRg1tNakwiW2P6kCzUd9XQvYqh/6Zyfp+UmNrQFd7JwuL459Jl7bMH/9Lm5+AwAA//8DAFBLAwQU&#10;AAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXKYt&#10;bREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2kC4SUMS1tx03Bl5fqvkN&#10;qBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL9+5Hh1HWsdF2xJOUu15n&#10;SbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZUpCn+heEHX9ChFKadP7AN&#10;qjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;XWKhAIcCAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" o:allowincell="f">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F10173"/>
+    <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F40AAFF0"/>
+    <w:tmpl w:val="681C78D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36C6DCE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01A24041"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75E2C53E"/>
+    <w:lvl w:ilvl="0" w:tplc="C0D67756">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="400"/>
+        </w:tabs>
+        <w:ind w:left="400" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1500"/>
+        </w:tabs>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2220"/>
+        </w:tabs>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3660"/>
+        </w:tabs>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4380"/>
+        </w:tabs>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5100"/>
+        </w:tabs>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5820"/>
+        </w:tabs>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6540"/>
+        </w:tabs>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="068254E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E24E56D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Spalten-EinzugP"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13817F1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FB2136C"/>
+    <w:lvl w:ilvl="0" w:tplc="B068332A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A43221B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B82CDD5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0D803DB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1860"/>
+        </w:tabs>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2580"/>
+        </w:tabs>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3300"/>
+        </w:tabs>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4020"/>
+        </w:tabs>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4740"/>
+        </w:tabs>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5460"/>
+        </w:tabs>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6180"/>
+        </w:tabs>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B94980"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F463478"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="EinzugPunkt"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="890"/>
         </w:tabs>
         <w:ind w:left="510" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ZapfDingbats" w:hAnsi="ZapfDingbats" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198C3490"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60F90C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8506B6BE"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="0407000F"/>
+    <w:tmpl w:val="FBD4B3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="705"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...281 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="785738564">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1338390048">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1748263894">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="363411647">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="44914287">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="675498173">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1706907268">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="8" w16cid:durableId="363554694">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="de-AT" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
-  <w:hyphenationZone w:val="170"/>
+  <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" fillcolor="white">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F6AC9"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00FF6803"/>
+    <w:rsidRoot w:val="00945E5C"/>
+    <w:rsid w:val="00022198"/>
+    <w:rsid w:val="00023AB4"/>
+    <w:rsid w:val="000259DF"/>
+    <w:rsid w:val="00032307"/>
+    <w:rsid w:val="00066FB1"/>
+    <w:rsid w:val="000A62F7"/>
+    <w:rsid w:val="000D4C60"/>
+    <w:rsid w:val="001461D0"/>
+    <w:rsid w:val="00164073"/>
+    <w:rsid w:val="00172157"/>
+    <w:rsid w:val="001817D6"/>
+    <w:rsid w:val="001906BE"/>
+    <w:rsid w:val="00192099"/>
+    <w:rsid w:val="001C10FB"/>
+    <w:rsid w:val="001C65C6"/>
+    <w:rsid w:val="001E0E24"/>
+    <w:rsid w:val="001E1C2D"/>
+    <w:rsid w:val="001E782D"/>
+    <w:rsid w:val="001F09E2"/>
+    <w:rsid w:val="001F5341"/>
+    <w:rsid w:val="00206230"/>
+    <w:rsid w:val="002156DD"/>
+    <w:rsid w:val="0022752D"/>
+    <w:rsid w:val="002304F9"/>
+    <w:rsid w:val="0023731B"/>
+    <w:rsid w:val="00245F16"/>
+    <w:rsid w:val="002609D6"/>
+    <w:rsid w:val="00262636"/>
+    <w:rsid w:val="00277D46"/>
+    <w:rsid w:val="00280D69"/>
+    <w:rsid w:val="00293F09"/>
+    <w:rsid w:val="00294B85"/>
+    <w:rsid w:val="002952FD"/>
+    <w:rsid w:val="002B454D"/>
+    <w:rsid w:val="002E1972"/>
+    <w:rsid w:val="002F4A86"/>
+    <w:rsid w:val="002F620A"/>
+    <w:rsid w:val="00361861"/>
+    <w:rsid w:val="003624EE"/>
+    <w:rsid w:val="00367925"/>
+    <w:rsid w:val="003C2CA6"/>
+    <w:rsid w:val="003C65B3"/>
+    <w:rsid w:val="003F0B1B"/>
+    <w:rsid w:val="003F2963"/>
+    <w:rsid w:val="00405644"/>
+    <w:rsid w:val="00413412"/>
+    <w:rsid w:val="00414837"/>
+    <w:rsid w:val="00426132"/>
+    <w:rsid w:val="00431A9E"/>
+    <w:rsid w:val="00441844"/>
+    <w:rsid w:val="00461BB0"/>
+    <w:rsid w:val="00464B0D"/>
+    <w:rsid w:val="00473B46"/>
+    <w:rsid w:val="00481AA2"/>
+    <w:rsid w:val="004A4486"/>
+    <w:rsid w:val="004B1C60"/>
+    <w:rsid w:val="004B6698"/>
+    <w:rsid w:val="004B7799"/>
+    <w:rsid w:val="004C6C3A"/>
+    <w:rsid w:val="00503EC6"/>
+    <w:rsid w:val="00512C0F"/>
+    <w:rsid w:val="0051618F"/>
+    <w:rsid w:val="00516E4D"/>
+    <w:rsid w:val="005261FA"/>
+    <w:rsid w:val="00531DA3"/>
+    <w:rsid w:val="00536265"/>
+    <w:rsid w:val="00555359"/>
+    <w:rsid w:val="00557DAE"/>
+    <w:rsid w:val="00583F71"/>
+    <w:rsid w:val="005972DF"/>
+    <w:rsid w:val="005B1628"/>
+    <w:rsid w:val="005B74F6"/>
+    <w:rsid w:val="005E75A0"/>
+    <w:rsid w:val="005E7CEF"/>
+    <w:rsid w:val="005F5165"/>
+    <w:rsid w:val="00600F7B"/>
+    <w:rsid w:val="00614558"/>
+    <w:rsid w:val="00620B39"/>
+    <w:rsid w:val="00636A17"/>
+    <w:rsid w:val="00645052"/>
+    <w:rsid w:val="00662327"/>
+    <w:rsid w:val="00672766"/>
+    <w:rsid w:val="00687592"/>
+    <w:rsid w:val="006B07A6"/>
+    <w:rsid w:val="006B4383"/>
+    <w:rsid w:val="006F4CCC"/>
+    <w:rsid w:val="006F6C90"/>
+    <w:rsid w:val="007C0292"/>
+    <w:rsid w:val="007C07BC"/>
+    <w:rsid w:val="007C43C1"/>
+    <w:rsid w:val="007D1746"/>
+    <w:rsid w:val="00801734"/>
+    <w:rsid w:val="0080376D"/>
+    <w:rsid w:val="0080631B"/>
+    <w:rsid w:val="00810507"/>
+    <w:rsid w:val="00817CF9"/>
+    <w:rsid w:val="00822A62"/>
+    <w:rsid w:val="008368DB"/>
+    <w:rsid w:val="0085377F"/>
+    <w:rsid w:val="00863594"/>
+    <w:rsid w:val="00877732"/>
+    <w:rsid w:val="008B39C2"/>
+    <w:rsid w:val="008B49C4"/>
+    <w:rsid w:val="00943B90"/>
+    <w:rsid w:val="00945E5C"/>
+    <w:rsid w:val="00946DA2"/>
+    <w:rsid w:val="00963E7F"/>
+    <w:rsid w:val="00977A50"/>
+    <w:rsid w:val="009B1F8A"/>
+    <w:rsid w:val="009C2202"/>
+    <w:rsid w:val="009C7E4A"/>
+    <w:rsid w:val="009D197F"/>
+    <w:rsid w:val="009E356D"/>
+    <w:rsid w:val="00A74968"/>
+    <w:rsid w:val="00A86836"/>
+    <w:rsid w:val="00A87FF4"/>
+    <w:rsid w:val="00AA022E"/>
+    <w:rsid w:val="00AB7347"/>
+    <w:rsid w:val="00AC61DD"/>
+    <w:rsid w:val="00AD3D5D"/>
+    <w:rsid w:val="00AE0061"/>
+    <w:rsid w:val="00AE25EB"/>
+    <w:rsid w:val="00AE3D93"/>
+    <w:rsid w:val="00B14EF6"/>
+    <w:rsid w:val="00B359E9"/>
+    <w:rsid w:val="00B5291B"/>
+    <w:rsid w:val="00B5742E"/>
+    <w:rsid w:val="00B9470C"/>
+    <w:rsid w:val="00BA55D0"/>
+    <w:rsid w:val="00BA6473"/>
+    <w:rsid w:val="00BB0555"/>
+    <w:rsid w:val="00BC43CD"/>
+    <w:rsid w:val="00BD2FF9"/>
+    <w:rsid w:val="00C13919"/>
+    <w:rsid w:val="00C146ED"/>
+    <w:rsid w:val="00C56930"/>
+    <w:rsid w:val="00C61C62"/>
+    <w:rsid w:val="00C6296E"/>
+    <w:rsid w:val="00C762C2"/>
+    <w:rsid w:val="00CA2FB2"/>
+    <w:rsid w:val="00CF65B3"/>
+    <w:rsid w:val="00D012B1"/>
+    <w:rsid w:val="00D0677C"/>
+    <w:rsid w:val="00D300CF"/>
+    <w:rsid w:val="00D51816"/>
+    <w:rsid w:val="00DA2948"/>
+    <w:rsid w:val="00DA7714"/>
+    <w:rsid w:val="00DD6CCF"/>
+    <w:rsid w:val="00DD75A1"/>
+    <w:rsid w:val="00DD75C8"/>
+    <w:rsid w:val="00DE07DC"/>
+    <w:rsid w:val="00DE1250"/>
+    <w:rsid w:val="00DF2B5B"/>
+    <w:rsid w:val="00DF592B"/>
+    <w:rsid w:val="00E11D28"/>
+    <w:rsid w:val="00E2091E"/>
+    <w:rsid w:val="00E3630C"/>
+    <w:rsid w:val="00E40BD5"/>
+    <w:rsid w:val="00E57A7F"/>
+    <w:rsid w:val="00E66177"/>
+    <w:rsid w:val="00E83896"/>
+    <w:rsid w:val="00E905C5"/>
+    <w:rsid w:val="00E907F8"/>
+    <w:rsid w:val="00EA1E84"/>
+    <w:rsid w:val="00EF649C"/>
+    <w:rsid w:val="00F100C7"/>
+    <w:rsid w:val="00F11BE9"/>
+    <w:rsid w:val="00F502C2"/>
+    <w:rsid w:val="00F55D39"/>
+    <w:rsid w:val="00F63C6F"/>
+    <w:rsid w:val="00F915B6"/>
+    <w:rsid w:val="00F917CC"/>
+    <w:rsid w:val="00FA1632"/>
+    <w:rsid w:val="00FE1B8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" fillcolor="white">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{E3C4CF12-39CA-4D95-A42C-5E4CCAD8FE5C}"/>
+  <w14:docId w14:val="1F174F14"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FC37E5DD-DAC1-4BAE-AF41-7DD6DAF0897B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...25 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4387,875 +5635,2173 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F6AC9"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F63C6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
-    <w:next w:val="Flietext"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="560" w:line="350" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:kern w:val="28"/>
+      <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
       <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="berschrift1"/>
-    <w:next w:val="Flietext"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="420" w:line="280" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
-    <w:next w:val="Flietext"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="280" w:line="280" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Flietext"/>
-    <w:next w:val="Flietext"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Flietext"/>
+    <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:i/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="140"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:lang w:val="de-DE"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="140"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:lang w:val="de-DE"/>
+      <w:iCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Flietext">
-    <w:name w:val="Fließtext"/>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BesuchterHyperlink">
+    <w:name w:val="BesuchterHyperlink"/>
+    <w:rPr>
+      <w:rFonts w:ascii="TradeGothic" w:hAnsi="TradeGothic"/>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnotenzeichen">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Funotenzeichen">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="220" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Index1"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
+    <w:name w:val="envelope address"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
-[...7 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:framePr w:w="4320" w:h="2160" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Blockzitat">
-[...2 lines deleted...]
-    <w:next w:val="Flietext"/>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:left="142" w:right="113"/>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einzug">
-    <w:name w:val="Einzug"/>
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
+    <w:name w:val="toa heading"/>
     <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:ind w:left="170"/>
+      <w:spacing w:before="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinzugNR">
-    <w:name w:val="Einzug NR"/>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="003B235C"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="240"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinzugPunkt">
     <w:name w:val="Einzug Punkt"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="003B235C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="890"/>
+        <w:tab w:val="left" w:pos="510"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
       </w:tabs>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
-[...25 lines deleted...]
-    <w:name w:val="KzlVerborgen"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spalten-EinzugP">
+    <w:name w:val="Spalten-Einzug P"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="360"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
       </w:tabs>
-      <w:ind w:hanging="218"/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfLeerraum">
+    <w:name w:val="Kopf_Leerraum"/>
+    <w:basedOn w:val="KopfDienststelle"/>
+    <w:pPr>
+      <w:spacing w:before="420"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
-      <w:lang w:val="de-DE"/>
+      <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfDienststelle">
+    <w:name w:val="Kopf_Dienststelle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="003F2963"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="510"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
+        <w:tab w:val="left" w:pos="7142"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="480" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfAdresse">
+    <w:name w:val="Kopf_Adresse"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
+      </w:tabs>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bezugszeichenzeile">
     <w:name w:val="Bezugszeichenzeile"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="KopfText"/>
-    <w:rsid w:val="00C70280"/>
     <w:pPr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="510"/>
+        <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="993"/>
+        <w:tab w:val="left" w:pos="1191"/>
         <w:tab w:val="left" w:pos="5245"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="40" w:line="360" w:lineRule="exact"/>
       <w:ind w:left="992" w:hanging="992"/>
-      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:position w:val="-2"/>
       <w:sz w:val="18"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...25 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfText">
     <w:name w:val="Kopf_Text"/>
     <w:basedOn w:val="Bezugszeichenzeile"/>
-    <w:rsid w:val="00C70280"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="20" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfDienststelle">
-    <w:name w:val="Kopf_Dienststelle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Vermerk">
+    <w:name w:val="Vermerk"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+        <w14:srgbClr w14:val="000000">
+          <w14:alpha w14:val="60000"/>
+        </w14:srgbClr>
+      </w14:shadow>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Flietext">
+    <w:name w:val="Fließtext"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="7142"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="510"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
       </w:tabs>
-      <w:spacing w:before="500"/>
-[...12 lines deleted...]
-      <w:spacing w:before="840" w:after="300"/>
+      <w:spacing w:before="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gru">
     <w:name w:val="Gruß"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
-      <w:spacing w:before="600" w:after="720"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="510"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
+      </w:tabs>
+      <w:spacing w:before="600" w:after="720" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="Seitenzahl">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F2963"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="510"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1191"/>
+      </w:tabs>
+      <w:ind w:right="-1531"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adresse">
-    <w:name w:val="Adresse"/>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="993"/>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:b/>
+      <w:lang w:val="de-DE" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F63C6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfLeerraum">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:link w:val="Textkrper"/>
+    <w:rsid w:val="001C10FB"/>
     <w:rPr>
-      <w:color w:val="808080"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Seitenzahl">
-[...4 lines deleted...]
-    <w:name w:val="EEverborgen"/>
+  <w:style w:type="character" w:styleId="SchwacheHervorhebung">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C61C62"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfAdresse">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00192099"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDFuzeileS2">
     <w:name w:val="CD_Fußzeile_S2"/>
     <w:qFormat/>
-    <w:rsid w:val="003B235C"/>
+    <w:rsid w:val="00192099"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00536265"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlageberschrift114ptLinksRechts-074cmNach6pt">
+    <w:name w:val="Formatvorlage Überschrift 1 + 14 pt Links Rechts:  -074 cm Nach:  6 pt"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:rsid w:val="001E1C2D"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="120"/>
+      <w:ind w:right="-420"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D51816"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB585A"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D51816"/>
     <w:pPr>
-      <w:ind w:left="708"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="de-AT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="002F4A86"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="212544141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="506480962">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="738090089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="860437405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="963542439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="968902647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1224414172">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1572617842">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1938512430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1939216388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1976786463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2003317320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId10" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId11" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId8" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId9" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId10" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId11" Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId12" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId13" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId14" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="https://www.linz.at/privacy.php" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="mailto:verkehr.bbv@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId9" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.wmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="file://///ugl.linz.at/dataugl/magistrat/cd_neu/05_Word_V/03_LINZ_StammV/Intern-GB.dotx" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.wmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Intern-GB.dotx</Template>
+  <Template>NORMAL.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>308</Words>
-  <Characters>1943</Characters>
+  <Words>209</Words>
+  <Characters>1688</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>IKT Linz GmbH</Company>
+  <Company>Magistrat Linz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2247</CharactersWithSpaces>
+  <CharactersWithSpaces>1894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>1310789</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.ris.bka.gv.at/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094973</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>70</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:strv.gmt@mag.linz.at</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>www.linz.at / Service A-Z</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:title>Straßenpolizeiliche Bewilligung zur Aufstellung von Warenkörben/Kleiderständern - Antrag</dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#COOSYSTEM@1.1:Container">
+    <vt:lpwstr>COO.2092.100.5.5462040</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#COOELAK@1.1001:Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#COOELAK@1.1001:FileReference">
+    <vt:lpwstr> </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#COOELAK@1.1001:FileRefYear">
+    <vt:lpwstr>2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#COOELAK@1.1001:FileRefOrdinal">
+    <vt:lpwstr>10651</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#COOELAK@1.1001:FileRefOU">
+    <vt:lpwstr>BBV VuV</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="FSC#COOELAK@1.1001:Organization">
+    <vt:lpwstr>Magistrat der Landeshauptstadt Linz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="FSC#COOELAK@1.1001:Owner">
+    <vt:lpwstr>Mag.ª Tamara Zöbl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="FSC#COOELAK@1.1001:OwnerExtension">
+    <vt:lpwstr>2515</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="FSC#COOELAK@1.1001:OwnerFaxExtension">
+    <vt:lpwstr>542515</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="FSC#COOELAK@1.1001:DispatchedBy">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="FSC#COOELAK@1.1001:DispatchedAt">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="FSC#COOELAK@1.1001:ApprovedBy">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="FSC#COOELAK@1.1001:ApprovedAt">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="FSC#COOELAK@1.1001:Department">
+    <vt:lpwstr>BBV VuV</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="FSC#COOELAK@1.1001:CreatedAt">
+    <vt:lpwstr>23.04.2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="FSC#COOELAK@1.1001:OU">
+    <vt:lpwstr>BBV VuV (Veranstaltungen und Verkehrsrecht)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="FSC#COOELAK@1.1001:Priority">
+    <vt:lpwstr> ()</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="FSC#COOELAK@1.1001:ObjBarCode">
+    <vt:lpwstr>*COO.2092.100.12.4519197*</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="FSC#COOELAK@1.1001:RefBarCode">
+    <vt:lpwstr>*COO.2092.100.6.15563988*</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="FSC#COOELAK@1.1001:FileRefBarCode">
+    <vt:lpwstr>*10651-2026*</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="FSC#COOELAK@1.1001:ExternalRef">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="FSC#MLNZBASE@15.1600:Objectname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="FSC#MLNZBASE@15.1600:Responsible">
+    <vt:lpwstr>Mag.ª Tamara Zöbl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="FSC#MLNZBASE@15.1600:ResponsibleDoornumber">
+    <vt:lpwstr>4003</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="FSC#MLNZBASE@15.1600:ResponsiblePhone">
+    <vt:lpwstr>+43 (732) 7070-2515</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="FSC#MLNZBASE@15.1600:ResponsibleFax">
+    <vt:lpwstr>+43 (732) 7070-542515</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="FSC#MLNZBASE@15.1600:ResponsibleEMail">
+    <vt:lpwstr>Tamara.Zoebl@mag.linz.at</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="FSC#MLNZBASE@15.1600:Referrednumber">
+    <vt:lpwstr>--</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="FSC#MLNZBASE@15.1600:DepartmentName">
+    <vt:lpwstr>Veranstaltungen und Verkehrsrecht</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="FSC#MLNZBASE@15.1600:DepartmentShortName">
+    <vt:lpwstr>BBV VuV</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="FSC#MLNZBASE@15.1600:BureauName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="FSC#MLNZBASE@15.1600:BureauShortName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="FSC#MLNZBASE@15.1600:SectionName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="FSC#MLNZBASE@15.1600:SectionShortName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="FSC#MLNZBASE@15.1600:RespOrgName">
+    <vt:lpwstr>Veranstaltungen und Verkehrsrecht</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="FSC#MLNZBASE@15.1600:RespOrgShortName">
+    <vt:lpwstr>BBV VuV</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="FSC#MLNZBASE@15.1600:RespOrgTel">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="FSC#MLNZBASE@15.1600:RespOrgFax">
+    <vt:lpwstr>+0732 (7070) 3202</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="FSC#MLNZBASE@15.1600:RespOrgEMail">
+    <vt:lpwstr>bbv@mag.linz.at</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="FSC#MLNZBASE@15.1600:RespOrgAddress">
+    <vt:lpwstr>Hauptstraße_x000d_
+4041 Linz_x000d_
+</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="FSC#MLNZBASE@15.1600:OutgoingUrgency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="FSC#MLNZBASE@15.1600:ObjACL">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="FSC#MLNZBASE@15.1600:Subject">
+    <vt:lpwstr>Schwerlasthafen Linz, Traun km 1,4 - 1,6 _x000d_
+Verheftung im Ländenbereich_x000d_
+Anfrage Wasserpolizei, Franz Prechtl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="FSC#MLNZBASE@15.1600:Comment">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="FSC#MLNZBASE@15.1600:Subfiletype">
+    <vt:lpwstr>CI22 BBV VuV Verkehr-Bewilligungen (Serie)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="FSC#MLNZBASE@15.1600:SubfiletypeDescription">
+    <vt:lpwstr>Bewilligungen und Ausnahmegenehmigungen nach der Straßenverkehrsordnung_x000d_
+Benützung von Straßen zu verkehrsfremden Zwecken</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="FSC#MLNZBASE@15.1600:Doctemplate">
+    <vt:lpwstr>CI22_BBV_VuV_Verkehr_Bescheid_A-Ständer_EW</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="FSC#MLNZBASE@15.1600:Createdby">
+    <vt:lpwstr>Mag.ª Tamara Zöbl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="FSC#MLNZBASE@15.1600:CreatedbyRoomNumber">
+    <vt:lpwstr>4003</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="FSC#MLNZBASE@15.1600:CreatedbyPhone">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="FSC#MLNZBASE@15.1600:CreatedbyFax">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="FSC#MLNZBASE@15.1600:CreatedbyEMail">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="FSC#MLNZBASE@15.1600:File">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="FSC#MLNZBASE@15.1600:FileDefaultRelations">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="FSC#MLNZBASE@15.1600:FileRespOrg">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="FSC#MLNZBASE@15.1600:FileSubject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="FSC#MLNZBASE@15.1600:FileComment">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="FSC#MLNZBASE@15.1600:FileOldGZ">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="FSC#MLNZBASE@15.1600:FileCreatedat">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="FSC#MLNZBASE@15.1600:FileFinishedat">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="FSC#MLNZBASE@15.1600:FileSubfileOrdinal">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="FSC#MLNZBASE@15.1600:FileSubfileShortDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="FSC#MLNZBASE@15.1600:FileSubfileDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="FSC#MLNZBASE@15.1600:SignatureText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="FSC#MLNZBASE@15.1600:EECreatedat">
+    <vt:lpwstr>23.04.2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="FSC#MLNZBASE@15.1600:Petitioneremail">
+    <vt:lpwstr>Tamara.Zoebl@mag.linz.at</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="FSC#MLNZBASE@15.1600:Petitionerbirthdate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="FSC#MLNZBASE@15.1600:Petitionerbirthplace">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="FSC#MLNZBASE@15.1600:Petitionercitzizenof">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="FSC#MLNZBASE@15.1600:Petitionernameaddition">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="FSC#MLNZBASE@15.1600:Petitioneraddressaddition">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="FSC#MLNZBASE@15.1600:Petitionerco">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="FSC#MLNZBASE@15.1600:Petitionernameone">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="FSC#MLNZBASE@15.1600:Petitionernametwo">
+    <vt:lpwstr>Tamara Zöbl </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="FSC#MLNZBASE@15.1600:Petitioneraddressone">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="FSC#MLNZBASE@15.1600:Petitioneraddresstwo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="FSC#MLNZBASE@15.1600:Sentto">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="FSC#MLNZBASE@15.1600:CopySentto">
+    <vt:lpwstr>BBV Buchungen, Hauptstraße 1 - 5 , 4020 Linz _x000d_
+</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="FSC#MLNZBASE@15.1600:RespOrgWWW">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="FSC#MLNZBASE@15.1600:LetterFrom">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="FSC#MLNZBASE@15.1600:Urgency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="FSC#MLNZBASE@15.1600:RejoicingSentence">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="FSC#MLNZINDIV@2083.9951:FileUrgencyDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="FSC#MLNZINDIV@2083.9951:Petitionertel">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="87" name="FSC#MLNZINDIV@2083.9951:CopySenttoShort">
+    <vt:lpwstr>BBV Buchungen, buchungen.bbv@mag.linz.at _x000d_
+</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="88" name="FSC#MLNZINDIV@2083.9951:OriginatorsShort">
+    <vt:lpwstr>Tamara Zöbl, _x000d_
+</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="89" name="FSC#MLNZINDIV@2083.9951:Originators">
+    <vt:lpwstr>Tamara Zöbl,   _x000d_
+</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="90" name="FSC#MLNZINDIV@2083.9951:Destrict">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="91" name="FSC#MLNZINDIV@2083.9951:SenttoShort">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="92" name="FSC#MLNZINDIV@2083.9951:addrzipcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="93" name="FSC#MLNZINDIV@2083.9951:addrcity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="94" name="FSC#MLNZINDIV@2083.9951:addrstreet">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="95" name="FSC#MLNZINDIV@2083.9951:addrstreeton">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="96" name="FSC#MLNZINDIV@2083.9951:addrfloor">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="97" name="FSC#MLNZINDIV@2083.9951:addrdoor">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="98" name="FSC#MLNZINDIV@2083.9951:addraddition">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="99" name="FSC#MLNZINDIV@2083.9951:addrremark">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="100" name="FSC#MLNZINDIV@2083.9951:addrfirstname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="101" name="FSC#MLNZINDIV@2083.9951:addrsurname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="102" name="FSC#MLNZINDIV@2083.9951:addrbirth">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="103" name="FSC#MLNZINDIV@2083.9951:1stfiltenotice">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="104" name="FSC#MLNZINDIV@2083.9951:Petitionermobile">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="105" name="FSC#MLNZINDIV@2083.9951:Petitionerteloffice">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="106" name="FSC#MLNZINDIV@2083.9951:Petitionertelprivate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="107" name="FSC#MLNZINDIV@2083.9951:ResponsibleMobile">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="108" name="FSC#MLNZINDIV@2083.9951:Subject1">
+    <vt:lpwstr>Schwerlasthafen Linz, Traun km 1,4 - 1,6 </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="109" name="FSC#MLNZINDIV@2083.9951:Subject2">
+    <vt:lpwstr>Verheftung im Ländenbereich</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="110" name="FSC#MLNZINDIV@2083.9951:Subjcet3">
+    <vt:lpwstr>Anfrage Wasserpolizei, Franz Prechtl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="111" name="FSC#MLNZINDIV@2083.9951:Subject4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="112" name="FSC#MLNZINDIV@2083.9951:decattachments">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="113" name="FSC#MLNZINDIV@2083.9951:Comment1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="114" name="FSC#MLNZINDIV@2083.9951:Comment2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="115" name="FSC#MLNZINDIV@2083.9951:Comment3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="116" name="FSC#MLNZINDIV@2083.9951:Comment4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="117" name="FSC#MLNZINDIV@2083.9951:GSt_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="118" name="FSC#MLNZINDIV@2083.9951:Gstextraterm">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="119" name="FSC#MLNZINDIV@2083.9951:Gstextravalue">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="120" name="FSC#MLNZINDIV@2083.9951:Gstextraexvalue">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="121" name="FSC#MLNZINDIV@2083.9951:Gstextraextradate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="122" name="FSC#MLNZINDIV@2083.9951:Gstextraexdatetwo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="123" name="FSC#MLNZINDIV@2083.9951:RespSBabbreviation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="124" name="FSC#MLNZINDIV@2083.9951:Substitution">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="125" name="FSC#MLNZINDIV@2083.9951:AuthorizerFunktion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="126" name="FSC#MLNZINDIV@2083.9951:addrperssalutation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="127" name="FSC#MLNZINDIV@2083.9951:addrcitizenof">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="128" name="FSC#MLNZINDIV@2083.9951:addrnotice1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="129" name="FSC#MLNZINDIV@2083.9951:addrewis">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="130" name="FSC#MLNZINDIV@2083.9951:addrtelnr">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="131" name="FSC#MLNZINDIV@2083.9951:addrcompany">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="132" name="FSC#MLNZINDIV@2083.9951:addrsv">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="133" name="FSC#MLNZINDIV@2083.9951:addrpersbirthplace">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="134" name="FSC#MLNZINDIV@2083.9951:FileReferenceOE">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="135" name="FSC#MLNZINDIV@2083.9951:DepartmentLongName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="136" name="FSC#MLNZINDIV@2083.9951:RespOrgLongName">
+    <vt:lpwstr>Veranstaltungen und Verkehrsrecht</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="137" name="FSC#MLNZINDIV@2083.9951:ForreignNr1stIncoming">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="138" name="FSC#MLNZINDIV@2083.9951:Petitionersalutation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="139" name="FSC#MLNZINDIV@2083.9951:Subject5">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="140" name="FSC#MLNZINDIV@2083.9951:Subject6">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="141" name="FSC#MLNZINDIV@2083.9951:Authorizer">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="142" name="FSC#MLNZINDIV@2083.9951:Authorizedat">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="143" name="FSC#MLNZINDIV@2083.9951:AuthorizedatTwo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="144" name="FSC#MLNZINDIV@2083.9951:AuthorizerRole">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="145" name="FSC#MLNZINDIV@2083.9951:SignatureText2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="146" name="FSC#MLNZINDIV@2083.9951:SignatureText3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="147" name="FSC#MLNZINDIV@2083.9951:ResponsibleAddress">
+    <vt:lpwstr>Hauptstraße 1 - 5_x000d_
+4041 Linz _x000d_
+</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="148" name="FSC#MLNZINDIV@2083.9951:Petitionernamefamily">
+    <vt:lpwstr>Zöbl </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="149" name="FSC#MLNZINDIV@2083.9951:PetitionerEWORD">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="150" name="FSC#MLNZINDIV@2083.9951:CreatorAbbreviation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="151" name="FSC#MLNZINDIV@2083.9951:SubjectFile1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="152" name="FSC#MLNZINDIV@2083.9951:SubjectFile2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="153" name="FSC#MLNZINDIV@2083.9951:SubjcetFile3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="154" name="FSC#MLNZINDIV@2083.9951:SubjectFile4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="155" name="FSC#MLNZINDIV@2083.9951:SubjectFile5">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="156" name="FSC#MLNZINDIV@2083.9951:SubjectFile6">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="157" name="FSC#MLNZINDIV@2083.9951:FileCreatedat">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="158" name="FSC#MLNZINDIV@2083.9951:CommentFile1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="159" name="FSC#MLNZINDIV@2083.9951:CommentFile2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="160" name="FSC#MLNZINDIV@2083.9951:CommentFile3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="161" name="FSC#MLNZINDIV@2083.9951:CommentFile4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="162" name="FSC#MLNZINDIV@2083.9951:CommentFile5">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="163" name="FSC#MLNZINDIV@2083.9951:oldGZrelatetfiles">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="164" name="FSC#MLNZINDIV@2083.9951:oldGZothotherfiles">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="165" name="FSC#MLNZINDIV@2083.9951:physicalattachments">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="166" name="FSC#MLNZINDIV@2083.9951:referredSubFilesubject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="167" name="FSC#MLNZINDIV@2083.9951:Extension">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="168" name="FSC#MLNZINDIV@2083.9951:printBirthdateOnReceipt">
+    <vt:lpwstr>Nein</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="169" name="FSC#COOELAK@1.1001:IncomingNumber">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="170" name="FSC#COOELAK@1.1001:IncomingSubject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="171" name="FSC#COOELAK@1.1001:ProcessResponsible">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="172" name="FSC#COOELAK@1.1001:ProcessResponsiblePhone">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="173" name="FSC#COOELAK@1.1001:ProcessResponsibleMail">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="174" name="FSC#COOELAK@1.1001:ProcessResponsibleFax">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="175" name="FSC#COOELAK@1.1001:ApproverFirstName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="176" name="FSC#COOELAK@1.1001:ApproverSurName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="177" name="FSC#COOELAK@1.1001:ApproverTitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="178" name="FSC#COOELAK@1.1001:ExternalDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="179" name="FSC#COOELAK@1.1001:SettlementApprovedAt">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="180" name="FSC#COOELAK@1.1001:BaseNumber">
+    <vt:lpwstr>04-07-01-36</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="181" name="FSC#COOELAK@1.1001:CurrentUserRolePos">
+    <vt:lpwstr>Sachbearbeiter,-in</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="182" name="FSC#COOELAK@1.1001:CurrentUserEmail">
+    <vt:lpwstr>Tamara.Zoebl@mag.linz.at</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="183" name="FSC#ELAKGOV@1.1001:PersonalSubjGender">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="184" name="FSC#ELAKGOV@1.1001:PersonalSubjFirstName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="185" name="FSC#ELAKGOV@1.1001:PersonalSubjSurName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="186" name="FSC#ELAKGOV@1.1001:PersonalSubjSalutation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="187" name="FSC#ELAKGOV@1.1001:PersonalSubjAddress">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="188" name="FSC#MLNZINDIV@2083.9951:PetitionerNameFirst">
+    <vt:lpwstr>Tamara</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="189" name="FSC#MLNZINDIV@2083.9951:SignatureText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="190" name="FSC#MLNZINDIV@2083.9951:AuthorizerFunktion3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="191" name="FSC#MLNZINDIV@2083.9951:AuthorizerFunktion2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="192" name="FSC#MLNZINDIV@2083.9951:ChargesList_COM">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="193" name="FSC#MLNZINDIV@2083.9951:ChargesList_AUTH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="194" name="FSC#MLNZINDIV@2083.9951:ChargesList_STAMP">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="195" name="FSC#MLNZINDIV@2083.9951:ChargesList_CASH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="196" name="FSC#MLNZINDIV@2083.9951:ChargesList_PUNISH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="197" name="FSC#MLNZINDIV@2083.9951:ChargesList_PROCCOST_I">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="198" name="FSC#MLNZINDIV@2083.9951:ChargesList_PROCCOST_II">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="199" name="FSC#MLNZINDIV@2083.9951:ChargesSum_COM">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="200" name="FSC#MLNZINDIV@2083.9951:ChargesSum_AUTH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="201" name="FSC#MLNZINDIV@2083.9951:ChargesSum_STAMP">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="202" name="FSC#MLNZINDIV@2083.9951:ChargesSum_CASH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="203" name="FSC#MLNZINDIV@2083.9951:ChargesSum_PUNISH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="204" name="FSC#MLNZINDIV@2083.9951:ChargesSum_PROCCOST_I">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="205" name="FSC#MLNZINDIV@2083.9951:ChargesSum_PROCCOST_II">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="206" name="FSC#MLNZINDIV@2083.9951:ChargesSum_TOTAL">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="207" name="FSC#MLNZINDIV@2083.9951:ChargesList_TOTAL">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="208" name="FSC#MLNZINDIV@2083.9951:Petitionertelprivat">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="209" name="FSC#MLNZINDIV@2083.9951:FileReference">
+    <vt:lpwstr> </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="210" name="FSC#URBANPRECONFIG@103.3400:ResponsibleExtension">
+    <vt:lpwstr>2515</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="211" name="FSC#URBANPRECONFIG@103.3400:ChargesBrutto">
+    <vt:lpwstr>0,</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="212" name="FSC#URBANPRECONFIG@103.3400:ChargesList">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="213" name="FSC#ATSTATECFG@1.1001:Office">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="214" name="FSC#ATSTATECFG@1.1001:Agent">
+    <vt:lpwstr>Mag.ª Tamara Zöbl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="215" name="FSC#ATSTATECFG@1.1001:AgentPhone">
+    <vt:lpwstr>+43 (732) 7070-2515</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="216" name="FSC#ATSTATECFG@1.1001:DepartmentFax">
+    <vt:lpwstr>+0732 (7070) 3202</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="217" name="FSC#ATSTATECFG@1.1001:DepartmentEmail">
+    <vt:lpwstr>bbv@mag.linz.at</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="218" name="FSC#ATSTATECFG@1.1001:SubfileDate">
+    <vt:lpwstr>23.04.2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="219" name="FSC#ATSTATECFG@1.1001:SubfileSubject">
+    <vt:lpwstr>Schwerlasthafen Linz, Traun km 1,4 - 1,6 _x000d_
+Verheftung im Ländenbereich_x000d_
+Anfrage Wasserpolizei, Franz Prechtl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="220" name="FSC#ATSTATECFG@1.1001:DepartmentZipCode">
+    <vt:lpwstr>4041</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="221" name="FSC#ATSTATECFG@1.1001:DepartmentCountry">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="222" name="FSC#ATSTATECFG@1.1001:DepartmentCity">
+    <vt:lpwstr>Linz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="223" name="FSC#ATSTATECFG@1.1001:DepartmentStreet">
+    <vt:lpwstr>Hauptstraße</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="224" name="FSC#ATSTATECFG@1.1001:DepartmentDVR">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="225" name="FSC#ATSTATECFG@1.1001:DepartmentUID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="226" name="FSC#ATSTATECFG@1.1001:SubfileReference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="227" name="FSC#ATSTATECFG@1.1001:Clause">
+    <vt:lpwstr>Mag.a Tamara Zöbl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="228" name="FSC#ATSTATECFG@1.1001:ApprovedSignature">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="229" name="FSC#ATSTATECFG@1.1001:BankAccount">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="230" name="FSC#ATSTATECFG@1.1001:BankAccountOwner">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="231" name="FSC#ATSTATECFG@1.1001:BankInstitute">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="232" name="FSC#ATSTATECFG@1.1001:BankAccountID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="233" name="FSC#ATSTATECFG@1.1001:BankAccountIBAN">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="234" name="FSC#ATSTATECFG@1.1001:BankAccountBIC">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="235" name="FSC#ATSTATECFG@1.1001:BankName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="236" name="FSC#CCAPRECONFIG@15.1001:AddrAnrede">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="237" name="FSC#CCAPRECONFIG@15.1001:AddrTitel">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="238" name="FSC#CCAPRECONFIG@15.1001:AddrNachgestellter_Titel">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="239" name="FSC#CCAPRECONFIG@15.1001:AddrVorname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="240" name="FSC#CCAPRECONFIG@15.1001:AddrNachname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="241" name="FSC#CCAPRECONFIG@15.1001:AddrzH">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="242" name="FSC#CCAPRECONFIG@15.1001:AddrGeschlecht">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="243" name="FSC#CCAPRECONFIG@15.1001:AddrStrasse">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="244" name="FSC#CCAPRECONFIG@15.1001:AddrHausnummer">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="245" name="FSC#CCAPRECONFIG@15.1001:AddrStiege">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="246" name="FSC#CCAPRECONFIG@15.1001:AddrTuer">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="247" name="FSC#CCAPRECONFIG@15.1001:AddrPostfach">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="248" name="FSC#CCAPRECONFIG@15.1001:AddrPostleitzahl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="249" name="FSC#CCAPRECONFIG@15.1001:AddrOrt">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="250" name="FSC#CCAPRECONFIG@15.1001:AddrLand">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="251" name="FSC#CCAPRECONFIG@15.1001:AddrEmail">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="252" name="FSC#CCAPRECONFIG@15.1001:AddrAdresse">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="253" name="FSC#CCAPRECONFIG@15.1001:AddrFax">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="254" name="FSC#CCAPRECONFIG@15.1001:AddrOrganisationsname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="255" name="FSC#CCAPRECONFIG@15.1001:AddrOrganisationskurzname">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="256" name="FSC#CCAPRECONFIG@15.1001:AddrAbschriftsbemerkung">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="257" name="FSC#CCAPRECONFIG@15.1001:AddrName_Zeile_2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="258" name="FSC#CCAPRECONFIG@15.1001:AddrName_Zeile_3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="259" name="FSC#CCAPRECONFIG@15.1001:AddrPostalischeAdresse">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="260" name="FSC#ATPRECONFIG@1.1001:ChargePreview">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="261" name="FSC#ATSTATECFG@1.1001:ExternalFile">
+    <vt:lpwstr>Bezug: </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="262" name="FSC#FSCFOLIO@1.1001:docpropproject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="263" name="FSC#URBANPRECONFIG@103.3400:CtxDPBusinessData">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="264" name="FSC#URBANPRECONFIG@103.3400:FileReferenceexTitle">
+    <vt:lpwstr>/</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="265" name="FSC#URBANPRECONFIG@103.3400:CtxDPPetitionerPosttitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="266" name="FSC#URBANPRECONFIG@103.3400:CtxDPResponsiblePostTitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="267" name="FSC#COOELAK@1.1001:ObjectAddressees">
+    <vt:lpwstr>Tamara Zöbl_x000d_
+Gebäudemanagement und Tiefbau, Abteilung Straßenverwaltung, Hauptstraße 1 - 5, 4041 Linz_x000d_
+Stadtpolizeikommando Linz, Nietzschestraße 33, 4020 Linz_x000d_
+BBV Buchungen, Hauptstraße 1 - 5, 4020 Linz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="268" name="FSC#COOELAK@1.1001:replyreference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="269" name="FSC#URBANPRECONFIG@103.3400:accountingrecordnumber">
+    <vt:lpwstr>N/A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="270" name="FSC#URBANPRECONFIG@103.3400:gpnummer">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="271" name="FSC#URBANPRECONFIG@103.3400:paymentreference">
+    <vt:lpwstr>N/A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="272" name="FSC#URBANPRECONFIG@103.3400:sumbrutto">
+    <vt:lpwstr>N/A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="273" name="FSC#URBANPRECONFIG@103.3400:sumnetto">
+    <vt:lpwstr>N/A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="274" name="FSC#FSCDECCHARGES@1.1001:chargedue">
+    <vt:lpwstr>N/A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="275" name="FSC#URBANPRECONFIG@103.3400:SubFileCollection1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="276" name="FSC#URBANPRECONFIG@103.3400:SubFileCollection2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="277" name="FSC#URBANPRECONFIG@103.3400:SubFileCollection3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="278" name="FSC#FSCDECCHARGES@1.1001:sumbrutto">
+    <vt:lpwstr>0,</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="279" name="FSC#FSCDECCHARGES@1.1001:sumnetto">
+    <vt:lpwstr>0,</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="280" name="FSC#URBANPRECONFIG@103.3400:PetitionerPostalAddress">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="281" name="FSC#MLNZBASE@15.1600:Petitionernamethree">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="282" name="FSC#URBANPRECONFIG@103.3400:CtxDPBusinessData1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="283" name="FSC#URBANPRECONFIG@103.3400:CtxDPPetitionerSalutation">
+    <vt:lpwstr>An Tamara Zöbl,</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="284" name="FSC#MLNZINDIV@2083.9951:ctxSign2RoleSubst">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="285" name="FSC#MLNZINDIV@2083.9951:ctxSign3RoleSubst">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="286" name="FSC#CtxDPAuthorizedatThree">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>