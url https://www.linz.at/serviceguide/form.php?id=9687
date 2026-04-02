--- v1 (2026-02-02)
+++ v2 (2026-04-02)
@@ -3716,176 +3716,89 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16352720" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Bei allen Zugängen zum Gastgarten werden deutlich erkennbare Anschläge, auf denen auf das Verbot des lauten Sprechens, Singens und Musizierens hingewiesen wird, dauerhaft angebracht.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="504253D0" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B46790C" w14:textId="77777777" w:rsidR="00785D65" w:rsidRPr="00040169" w:rsidRDefault="00785D65" w:rsidP="00785D65">
-[...8 lines deleted...]
-    <w:p w14:paraId="599EAB62" w14:textId="07E93F67" w:rsidR="00785D65" w:rsidRDefault="00785D65" w:rsidP="00785D65">
+    <w:p w14:paraId="3721A957" w14:textId="77777777" w:rsidR="00785D65" w:rsidRDefault="00785D65" w:rsidP="00785D65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7162D">
-[...83 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3721A957" w14:textId="77777777" w:rsidR="00785D65" w:rsidRDefault="00785D65" w:rsidP="00785D65">
+    <w:p w14:paraId="241AE46D" w14:textId="77777777" w:rsidR="00040A65" w:rsidRDefault="00040A65" w:rsidP="00785D65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9642CF" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="174E2671" w14:textId="77777777" w:rsidR="00040A65" w:rsidRDefault="00040A65" w:rsidP="00785D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="510"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E8DB66B" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D33E3C" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38078B1E" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3914,68 +3827,95 @@
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF9554A" w14:textId="77777777" w:rsidR="00A31044" w:rsidRDefault="00A31044" w:rsidP="000A1865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1544AD6A" w14:textId="1A320512" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
+    <w:p w14:paraId="4F1AC9F1" w14:textId="77777777" w:rsidR="00040A65" w:rsidRDefault="00040A65" w:rsidP="000A1865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B46EB21" w14:textId="77777777" w:rsidR="00040A65" w:rsidRDefault="00040A65" w:rsidP="000A1865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="510"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1544AD6A" w14:textId="1A320512" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="510"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Der Anzeige sind folgende Unterlagen anzuschließen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BD6911" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="00785D65" w:rsidRDefault="000A1865" w:rsidP="00785D65">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785D65">
         <w:rPr>
@@ -4073,303 +4013,328 @@
       </w:pPr>
       <w:r w:rsidRPr="00040169">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HINWEIS: </w:t>
       </w:r>
       <w:r w:rsidRPr="00785D65">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Um Ihr Verfahren bestmöglich zu beschleunigen, empfehlen wir eine digitale Einreichung per Mail (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00785D65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>bbv@mag.linz.at).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="368C4195" w14:textId="77777777" w:rsidR="00785D65" w:rsidRPr="00040169" w:rsidRDefault="00785D65" w:rsidP="00040169">
+    <w:p w14:paraId="368C4195" w14:textId="77777777" w:rsidR="00785D65" w:rsidRDefault="00785D65" w:rsidP="00040169">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB9D190" w14:textId="77777777" w:rsidR="00E60DC5" w:rsidRPr="00040169" w:rsidRDefault="00E60DC5" w:rsidP="00040169">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EFDB417" w14:textId="6D31BD33" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65710FCE" wp14:editId="45DA09F9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65710FCE" wp14:editId="6E7095AD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-16510</wp:posOffset>
+                  <wp:posOffset>-18687</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>68580</wp:posOffset>
+                  <wp:posOffset>70395</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5821680" cy="1569720"/>
+                <wp:extent cx="5821680" cy="800100"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2037363410" name="Textfeld 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5821680" cy="1569720"/>
+                          <a:ext cx="5821680" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="85000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="67263A5D" w14:textId="4A77D0AC" w:rsidR="00040169" w:rsidRPr="00040169" w:rsidRDefault="009F32D3" w:rsidP="00040169">
+                          <w:p w14:paraId="65479335" w14:textId="258EA575" w:rsidR="00E60DC5" w:rsidRPr="00E60DC5" w:rsidRDefault="00E60DC5" w:rsidP="00E60DC5">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:szCs w:val="22"/>
+                                <w:highlight w:val="lightGray"/>
+                                <w:lang w:eastAsia="en-US"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00E60DC5">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>B</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009F32D3" w:rsidRPr="00E60DC5">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ei Gastgärten, die sich auf öffentlichem Grund (das sind meist öffentliche Verkehrsflächen) befinden</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E60DC5">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Zusätzliche Erfordernisse bei Gastgärten, die sich auf öffentlichem Grund (das sind meist öffentliche Verkehrsflächen) befinden: </w:t>
+                              <w:t>ist</w:t>
                             </w:r>
-                          </w:p>
-[...10 lines deleted...]
-                              <w:t>Eine</w:t>
+                            <w:r w:rsidRPr="00E60DC5">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> e</w:t>
                             </w:r>
-                            <w:r w:rsidR="00040169" w:rsidRPr="00040169">
-                              <w:t xml:space="preserve"> Grundeigentümerzustimmung ist beim Gebäudemanagement der Stadt Linz, Abt. Straßenverwaltung (</w:t>
+                            <w:r w:rsidRPr="00E60DC5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="22"/>
+                                <w:highlight w:val="lightGray"/>
+                              </w:rPr>
+                              <w:t>ine Grundeigentümerzustimmung und eine straßenpolizeiliche Bewilligung bei der Stadt Linz einzuholen (</w:t>
                             </w:r>
                             <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidR="00040169" w:rsidRPr="00040169">
+                              <w:r w:rsidRPr="00E60DC5">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:b/>
                                   <w:bCs/>
+                                  <w:szCs w:val="22"/>
+                                  <w:highlight w:val="lightGray"/>
                                 </w:rPr>
                                 <w:t>strv.gmt@mag.linz.at</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidR="00040169" w:rsidRPr="00040169">
-                              <w:t xml:space="preserve">) einzuholen. </w:t>
+                            <w:r w:rsidRPr="00E60DC5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="22"/>
+                                <w:highlight w:val="lightGray"/>
+                              </w:rPr>
+                              <w:t>).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="068DBBC1" w14:textId="1E42D38E" w:rsidR="00040169" w:rsidRPr="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
-[...30 lines deleted...]
-                          <w:p w14:paraId="3688C062" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="65710FCE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-1.3pt;margin-top:5.4pt;width:458.4pt;height:123.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaUZ8bPgIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0koUBYRVpQVVSW6&#10;uxJb7dk4NonkeFzbkNBf37ETPrrtqerFGXvGM5733mR+39aKHIV1FeicZoOUEqE5FJXe5/T7y/rD&#10;lBLnmS6YAi1yehKO3i/ev5s3ZiaGUIIqhCWYRLtZY3Jaem9mSeJ4KWrmBmCERqcEWzOPW7tPCssa&#10;zF6rZJimk6QBWxgLXDiHpw+dky5ifikF909SOuGJyim+zcfVxnUX1mQxZ7O9ZaaseP8M9g+vqFml&#10;segl1QPzjBxs9UequuIWHEg/4FAnIGXFRewBu8nSN91sS2ZE7AXBceYCk/t/afnjcWueLfHtZ2iR&#10;wABIY9zM4WHop5W2Dl98KUE/Qni6wCZaTzgejqfDbDJFF0dfNp7cfRpGYJPrdWOd/yKgJsHIqUVe&#10;IlzsuHEeS2LoOSRUc6CqYl0pFTdBC2KlLDkyZHG3z+JVdai/QdGdTcdpei4ZpRPCY9bfMilNmpxO&#10;Po7TmEFDKNFVVxrDr40Hy7e7tkdjB8UJQbLQ6ccZvq6wkQ1z/plZFAw2j0Pgn3CRCrAI9BYlJdif&#10;fzsP8cgjeilpUIA5dT8OzApK1FeNDN9lo1FQbNyMxgFTYm89u1uPPtQrQHQyHDfDoxnivTqb0kL9&#10;irOyDFXRxTTH2jn1Z3Plu7HAWeNiuYxBqFHD/EZvDQ+pAxuBppf2lVnTc+lRBo9wliqbvaG0iw03&#10;NSwPHmQV+Q4Ad6j2uKO+I2H9LIYBut3HqOsfY/ELAAD//wMAUEsDBBQABgAIAAAAIQCU+9uv3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrsRrUKIU1UITnCgbeDsxEsS&#10;8E9kO214e5ZTOe7MaPabcjtbw04Y4uCdhNVSAEPXej24TkJ9fF7kwGJSTivjHUr4wQjb6vqqVIX2&#10;Z7fH0yF1jEpcLJSEPqWx4Dy2PVoVl35ER96nD1YlOkPHdVBnKreGZ0JsuFWDow+9GvGxx/b7MFkJ&#10;X0o8mY+X4+vbuqnDLt9P73U3SXl7M+8egCWc0yUMf/iEDhUxNX5yOjIjYZFtKEm6oAXk36/uMmCN&#10;hGydC+BVyf8vqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGlGfGz4CAAB5BAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlPvbr94AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-1.45pt;margin-top:5.55pt;width:458.4pt;height:63pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy6IUzPAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwkUKBsRVpQVVSW6&#10;uxJb7dk4NonkeFzbkNBf37ETHt32VPXizMsznu+byfy+rRU5Cusq0DkdDlJKhOZQVHqf0+8v6w8z&#10;SpxnumAKtMjpSTh6v3j/bt6YTIygBFUISzCJdlljclp6b7IkcbwUNXMDMEKjU4KtmUfV7pPCsgaz&#10;1yoZpek0acAWxgIXzqH1oXPSRcwvpeD+SUonPFE5xbf5eNp47sKZLOYs21tmyor3z2D/8IqaVRqL&#10;XlI9MM/IwVZ/pKorbsGB9AMOdQJSVlzEHrCbYfqmm23JjIi9IDjOXGBy/y8tfzxuzbMlvv0MLRIY&#10;AGmMyxwaQz+ttHX44ksJ+hHC0wU20XrC0TiZjYbTGbo4+mYp9hFxTa63jXX+i4CaBCGnFmmJaLHj&#10;xnmsiKHnkFDMgaqKdaVUVMIoiJWy5MiQxN1+GK+qQ/0Nis42m6SXknFyQnjM+lsmpUmT0+nHSRoz&#10;aAgluupKY/i17yD5dtf2YOygOCFGFrrxcYavK2xkw5x/ZhbnBXvHHfBPeEgFWAR6iZIS7M+/2UM8&#10;0oheShqcv5y6HwdmBSXqq0aC74bjcRjYqIwnn0ao2FvP7tajD/UKEJ0hbpvhUQzxXp1FaaF+xVVZ&#10;hqroYppj7Zz6s7jy3VbgqnGxXMYgHFHD/EZvDQ+pAxuBppf2lVnTc+lxCh7hPKkse0NpFxtualge&#10;PMgq8h0A7lDtccfxjoT1qxj251aPUdcfxuIXAAAA//8DAFBLAwQUAAYACAAAACEAW4bMJ90AAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FrHrYA2jVNVCE5woG3oeRObJOCf&#10;yHba8PYsJzjuN6PZmWI7WcPOOsTeOwlingHTrvGqd62E6vg8WwGLCZ1C452W8K0jbMvrqwJz5S9u&#10;r8+H1DIKcTFHCV1KQ855bDptMc79oB1pHz5YTHSGlquAFwq3hi+y7J5b7B196HDQj51uvg6jlfCJ&#10;2ZM5vRxf3+7qKuxW+/G9akcpb2+m3QZY0lP6M8NvfaoOJXWq/ehUZEbCbLEmJ3EhgJG+FksCNYHl&#10;gwBeFvz/gvIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMuiFMzwCAAB4BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW4bMJ90AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="67263A5D" w14:textId="4A77D0AC" w:rsidR="00040169" w:rsidRPr="00040169" w:rsidRDefault="009F32D3" w:rsidP="00040169">
+                    <w:p w14:paraId="65479335" w14:textId="258EA575" w:rsidR="00E60DC5" w:rsidRPr="00E60DC5" w:rsidRDefault="00E60DC5" w:rsidP="00E60DC5">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:szCs w:val="22"/>
+                          <w:highlight w:val="lightGray"/>
+                          <w:lang w:eastAsia="en-US"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00E60DC5">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>B</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009F32D3" w:rsidRPr="00E60DC5">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ei Gastgärten, die sich auf öffentlichem Grund (das sind meist öffentliche Verkehrsflächen) befinden</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E60DC5">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Zusätzliche Erfordernisse bei Gastgärten, die sich auf öffentlichem Grund (das sind meist öffentliche Verkehrsflächen) befinden: </w:t>
+                        <w:t>ist</w:t>
                       </w:r>
-                    </w:p>
-[...10 lines deleted...]
-                        <w:t>Eine</w:t>
+                      <w:r w:rsidRPr="00E60DC5">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> e</w:t>
                       </w:r>
-                      <w:r w:rsidR="00040169" w:rsidRPr="00040169">
-                        <w:t xml:space="preserve"> Grundeigentümerzustimmung ist beim Gebäudemanagement der Stadt Linz, Abt. Straßenverwaltung (</w:t>
+                      <w:r w:rsidRPr="00E60DC5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="22"/>
+                          <w:highlight w:val="lightGray"/>
+                        </w:rPr>
+                        <w:t>ine Grundeigentümerzustimmung und eine straßenpolizeiliche Bewilligung bei der Stadt Linz einzuholen (</w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId10" w:history="1">
-                        <w:r w:rsidR="00040169" w:rsidRPr="00040169">
+                      <w:hyperlink r:id="rId9" w:history="1">
+                        <w:r w:rsidRPr="00E60DC5">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:b/>
                             <w:bCs/>
+                            <w:szCs w:val="22"/>
+                            <w:highlight w:val="lightGray"/>
                           </w:rPr>
                           <w:t>strv.gmt@mag.linz.at</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidR="00040169" w:rsidRPr="00040169">
-                        <w:t xml:space="preserve">) einzuholen. </w:t>
+                      <w:r w:rsidRPr="00E60DC5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="22"/>
+                          <w:highlight w:val="lightGray"/>
+                        </w:rPr>
+                        <w:t>).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="068DBBC1" w14:textId="1E42D38E" w:rsidR="00040169" w:rsidRPr="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
-[...30 lines deleted...]
-                    <w:p w14:paraId="3688C062" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="68223992" w14:textId="39B27163" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47762FA4" w14:textId="577E7D35" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:tabs>
@@ -4420,59 +4385,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE3AF28" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C346E2" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A892A32" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="000A1865">
+    <w:p w14:paraId="33CF6C51" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33CF6C51" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="000A1865">
+    <w:p w14:paraId="5C75D3AE" w14:textId="77777777" w:rsidR="00E60DC5" w:rsidRDefault="00E60DC5" w:rsidP="000A1865">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4422EBF1" w14:textId="77777777" w:rsidR="00E60DC5" w:rsidRDefault="00E60DC5" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="645D7F3E" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7E3B4B" w14:textId="1B248DB8" w:rsidR="000A1865" w:rsidRPr="0024282D" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024282D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4595,73 +4568,73 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tel.: 0732 7070, E-Mail: datenschutz@mag.linz.at</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBC823A" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36DCA032" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="00D958B8" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A1865" w:rsidRPr="00D958B8" w:rsidSect="00C82171">
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1701" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="606F0F56" w14:textId="77777777" w:rsidR="00BE066F" w:rsidRDefault="00BE066F">
+    <w:p w14:paraId="29555B52" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C8C5DFE" w14:textId="77777777" w:rsidR="00BE066F" w:rsidRDefault="00BE066F">
+    <w:p w14:paraId="06F082AD" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4829,58 +4802,58 @@
       <w:t>4041 Linz</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002439F1">
       <w:t>+43 732 7070</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F6AC9">
       <w:t>3066</w:t>
     </w:r>
     <w:r w:rsidR="00C70280" w:rsidRPr="00AE6BBA">
       <w:tab/>
       <w:t>linz.at</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DFD9C75" w14:textId="77777777" w:rsidR="00BE066F" w:rsidRDefault="00BE066F">
+    <w:p w14:paraId="140E396E" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D8EE19E" w14:textId="77777777" w:rsidR="00BE066F" w:rsidRDefault="00BE066F">
+    <w:p w14:paraId="127DF101" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AA1AB7F" w14:textId="77777777" w:rsidR="004A768D" w:rsidRDefault="004A768D"/>
   <w:p w14:paraId="773CD105" w14:textId="77777777" w:rsidR="00813AE1" w:rsidRPr="00813AE1" w:rsidRDefault="003B2EBE" w:rsidP="00813AE1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7142"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="20"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
@@ -5016,51 +4989,51 @@
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="687DAEE5" id="Line 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAnsKQtdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLtOWdhMbKk0nBPTGhcHE1WtMW9E4XZNthafHk5DgZNn+9Ptzvh5dp440hNaz&#10;gXSWgCKuvG25NvD2Wk5vQYWIbLHzTAa+KMC6uLzIMbP+xC903MRaSQiHDA00MfaZ1qFqyGGY+Z5Y&#10;dh9+cBilHWptBzxJuOv0PEmW2mHLcqHBnh4aqj43B2cglFval9+TapK8L2pP8/3j8xMac3013t+B&#10;ijTGPxjO+qIOhTjt/IFtUJ2Bm+VKyHNNF6AEWKUpqN3vQBe5/v9B8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAF39LXsgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCewpC13AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" o:allowincell="f">
+            <v:line w14:anchorId="3763A998" id="Line 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAnsKQtdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLtOWdhMbKk0nBPTGhcHE1WtMW9E4XZNthafHk5DgZNn+9Ptzvh5dp440hNaz&#10;gXSWgCKuvG25NvD2Wk5vQYWIbLHzTAa+KMC6uLzIMbP+xC903MRaSQiHDA00MfaZ1qFqyGGY+Z5Y&#10;dh9+cBilHWptBzxJuOv0PEmW2mHLcqHBnh4aqj43B2cglFval9+TapK8L2pP8/3j8xMac3013t+B&#10;ijTGPxjO+qIOhTjt/IFtUJ2Bm+VKyHNNF6AEWKUpqN3vQBe5/v9B8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAF39LXsgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCewpC13AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" o:allowincell="f">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00326B6A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="28"/>
         <w:lang w:eastAsia="de-AT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0A33A97C" wp14:editId="7AF9ABB9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>360045</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7129145</wp:posOffset>
               </wp:positionV>
@@ -5105,51 +5078,51 @@
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="61796ADA" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j8h8hIXKYtbREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2&#10;kC4SUMS1tx03Bl5fqvkNqBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL&#10;9+5Hh1HWsdF2xJOUu15nSbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZU&#10;pCn+heEHX9ChFKadP7ANqjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABd/S17IBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" o:allowincell="f">
+            <v:line w14:anchorId="3423476B" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j8h8hIXKYtbREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2&#10;kC4SUMS1tx03Bl5fqvkNqBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL&#10;9+5Hh1HWsdF2xJOUu15nSbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZU&#10;pCn+heEHX9ChFKadP7ANqjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABd/S17IBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" o:allowincell="f">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="732B9B42" w14:textId="77777777" w:rsidR="004A768D" w:rsidRPr="00F7681A" w:rsidRDefault="004A768D" w:rsidP="00F7681A">
     <w:pPr>
       <w:pStyle w:val="KopfLeerraum"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093D1D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B4F54C"/>
     <w:lvl w:ilvl="0" w:tplc="2BA269EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -5989,174 +5962,190 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1250653941">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1956713388">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1706907222">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1009604891">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="190649238">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="671641482">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3821" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ebxlA5o2oD2Sr00caTfxmVrgH9vUoKCmPBMhqoTo7Vvuo0pt3gDQPD2HcuTf0zIiFZBtbGShshZ7dCBLAUr/KQ==" w:salt="FvpdH5/VkN6C3BVc2kIG7Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dYucOC3PR+Nin0jJyN3Hh5RY+HKYJhqKxyMBDRaJMJ613tqUhmGoL6Yb8mkgbTnsqi6ZgivOVdQAc6yzA4/ROA==" w:salt="W1z+fObykf4aM2TIf4vWug=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="170"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <o:colormru v:ext="edit" colors="#eaeaea,#f7f7f7,#fafafa,#fcc,#fcfcfc,#f9f9f9,#f8f8f8"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F6AC9"/>
     <w:rsid w:val="00011B5E"/>
     <w:rsid w:val="00040169"/>
+    <w:rsid w:val="00040A65"/>
     <w:rsid w:val="00087AFA"/>
     <w:rsid w:val="000A1865"/>
     <w:rsid w:val="000C5E6F"/>
     <w:rsid w:val="000D0DA0"/>
+    <w:rsid w:val="001A560E"/>
     <w:rsid w:val="00225BEC"/>
+    <w:rsid w:val="00256135"/>
     <w:rsid w:val="00281A2A"/>
-    <w:rsid w:val="002C28DB"/>
     <w:rsid w:val="00326B6A"/>
+    <w:rsid w:val="003349B6"/>
     <w:rsid w:val="00337086"/>
+    <w:rsid w:val="00341FC6"/>
+    <w:rsid w:val="003439F5"/>
     <w:rsid w:val="003548A2"/>
     <w:rsid w:val="003B235C"/>
     <w:rsid w:val="003B2EBE"/>
     <w:rsid w:val="003D6EFB"/>
+    <w:rsid w:val="003F62E9"/>
     <w:rsid w:val="00414E36"/>
     <w:rsid w:val="0041674B"/>
     <w:rsid w:val="0046373F"/>
     <w:rsid w:val="0048398C"/>
     <w:rsid w:val="004A768D"/>
     <w:rsid w:val="004C5E6D"/>
+    <w:rsid w:val="00503B20"/>
+    <w:rsid w:val="00590114"/>
     <w:rsid w:val="00670620"/>
     <w:rsid w:val="00670D2A"/>
     <w:rsid w:val="0069662B"/>
+    <w:rsid w:val="006C63BF"/>
     <w:rsid w:val="006D4320"/>
     <w:rsid w:val="006E2BC8"/>
     <w:rsid w:val="006F6AC9"/>
     <w:rsid w:val="007003DD"/>
     <w:rsid w:val="007016ED"/>
     <w:rsid w:val="00705E6E"/>
     <w:rsid w:val="0071125B"/>
     <w:rsid w:val="00774F4F"/>
     <w:rsid w:val="00785D65"/>
+    <w:rsid w:val="007B036C"/>
     <w:rsid w:val="007B37D3"/>
+    <w:rsid w:val="007B44DF"/>
     <w:rsid w:val="00812F96"/>
     <w:rsid w:val="00813AE1"/>
     <w:rsid w:val="00837C73"/>
     <w:rsid w:val="00843579"/>
     <w:rsid w:val="00876A86"/>
     <w:rsid w:val="008A5D20"/>
     <w:rsid w:val="008C5D5C"/>
     <w:rsid w:val="008D1AD2"/>
     <w:rsid w:val="008D1B1C"/>
     <w:rsid w:val="008D5BA1"/>
     <w:rsid w:val="008F6FAA"/>
+    <w:rsid w:val="0090115A"/>
     <w:rsid w:val="009513A3"/>
     <w:rsid w:val="009E2D6A"/>
     <w:rsid w:val="009F32D3"/>
     <w:rsid w:val="00A31044"/>
+    <w:rsid w:val="00A74B23"/>
     <w:rsid w:val="00A870BA"/>
     <w:rsid w:val="00A877B2"/>
     <w:rsid w:val="00A96F4F"/>
     <w:rsid w:val="00AA4E76"/>
     <w:rsid w:val="00AF10B3"/>
+    <w:rsid w:val="00B17365"/>
     <w:rsid w:val="00B45DF8"/>
     <w:rsid w:val="00B63BF0"/>
+    <w:rsid w:val="00B63FAE"/>
     <w:rsid w:val="00BC78C9"/>
     <w:rsid w:val="00BD672B"/>
     <w:rsid w:val="00BE066F"/>
+    <w:rsid w:val="00BF0033"/>
     <w:rsid w:val="00C04ABA"/>
     <w:rsid w:val="00C1265E"/>
     <w:rsid w:val="00C34824"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C82171"/>
     <w:rsid w:val="00C83E40"/>
     <w:rsid w:val="00C843C9"/>
     <w:rsid w:val="00C94A14"/>
     <w:rsid w:val="00CA1815"/>
     <w:rsid w:val="00CB0BE3"/>
     <w:rsid w:val="00CD03E9"/>
     <w:rsid w:val="00D10BDB"/>
     <w:rsid w:val="00D2022C"/>
     <w:rsid w:val="00D370C5"/>
     <w:rsid w:val="00DA0782"/>
     <w:rsid w:val="00DA284E"/>
     <w:rsid w:val="00E05681"/>
+    <w:rsid w:val="00E132E8"/>
     <w:rsid w:val="00E35DC0"/>
+    <w:rsid w:val="00E60DC5"/>
     <w:rsid w:val="00E65F37"/>
-    <w:rsid w:val="00E66FCA"/>
     <w:rsid w:val="00E67239"/>
+    <w:rsid w:val="00EA092F"/>
     <w:rsid w:val="00EF1E05"/>
     <w:rsid w:val="00EF431C"/>
     <w:rsid w:val="00EF5D09"/>
     <w:rsid w:val="00F21201"/>
     <w:rsid w:val="00F364CD"/>
     <w:rsid w:val="00F51FEE"/>
     <w:rsid w:val="00F66671"/>
-    <w:rsid w:val="00F72171"/>
     <w:rsid w:val="00F7681A"/>
     <w:rsid w:val="00F811F9"/>
     <w:rsid w:val="00FB6DA5"/>
     <w:rsid w:val="00FE51B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <o:colormru v:ext="edit" colors="#eaeaea,#f7f7f7,#fafafa,#fcc,#fcfcfc,#f9f9f9,#f8f8f8"/>
@@ -7061,50 +7050,63 @@
     <w:rsid w:val="00040169"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="181479198">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="245311887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="392701380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="422915836">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -7170,51 +7172,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2099862070">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId10" Target="mailto:strv.gmt@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId11" Target="mailto:verkehr@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId12" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId13" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId14" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId15" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId16" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="mailto:bbv@mag.linz.at)." TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="mailto:strv.gmt@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId9" Target="mailto:verkehr@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId10" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId11" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId12" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId13" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId14" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="mailto:bbv@mag.linz.at)." TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="mailto:strv.gmt@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId9" Target="mailto:strv.gmt@mag.linz.at" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.wmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -7465,68 +7467,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>NORMAL.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3298</Characters>
+  <Pages>1</Pages>
+  <Words>495</Words>
+  <Characters>3124</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>27</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anzeige Gastgarten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IKT Linz GmbH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3814</CharactersWithSpaces>
+  <CharactersWithSpaces>3612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>www.linz.at / Service A-Z</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dc:title>Anzeige Gastgarten</dc:title>
+  <dc:title>Anzeige nach § 76a GewO</dc:title>
 </cp:coreProperties>
 </file>