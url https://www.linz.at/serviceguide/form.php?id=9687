--- v2 (2026-04-02)
+++ v3 (2026-07-09)
@@ -1814,57 +1814,85 @@
     </w:p>
     <w:p w14:paraId="50121358" w14:textId="2608471A" w:rsidR="000A1865" w:rsidRDefault="000A1865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="607CF082" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EigentümerIn(nen) des Betriebsgrundstückes:</w:t>
+        <w:t>EigentümerIn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) des Betriebsgrundstückes:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9019" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3898"/>
         <w:gridCol w:w="5121"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A1865" w14:paraId="762B66D4" w14:textId="77777777" w:rsidTr="00DF5552">
         <w:trPr>
           <w:cantSplit/>
@@ -3252,95 +3280,95 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6C25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beschreibung des Gastgartens:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4407"/>
-        <w:gridCol w:w="4407"/>
+        <w:gridCol w:w="7650"/>
+        <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="620B24C5" w14:textId="77777777" w:rsidTr="00DF5552">
+      <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="620B24C5" w14:textId="77777777" w:rsidTr="001B00D8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6406F494" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ausmaß in m</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>²:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79E1AF33" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
@@ -3382,92 +3410,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="5131FABC" w14:textId="77777777" w:rsidTr="00DF5552">
+      <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="5131FABC" w14:textId="77777777" w:rsidTr="001B00D8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="608E9379" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl der </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Verabreichungsplätze:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58BC771A" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
@@ -3509,86 +3537,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="41A5083E" w14:textId="77777777" w:rsidTr="00DF5552">
+      <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="41A5083E" w14:textId="77777777" w:rsidTr="001B00D8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="056CD36B" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Betriebszeit:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF77089" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009B5F37">
@@ -3652,129 +3680,247 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="1571D807" w14:textId="77777777" w:rsidTr="00DF5552">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="733A0F82" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Im Gastgarten werden keine Speisen zubereitet (Grillen udgl.)</w:t>
+              <w:t xml:space="preserve">Im Gastgarten werden keine Speisen zubereitet (Grillen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>udgl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="072449F0" w14:textId="77777777" w:rsidTr="00DF5552">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B794A4D" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5F37">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Im Gastgarten wird keine Musik dargeboten (Livemusik oder Musikanlage udgl.)</w:t>
+              <w:t xml:space="preserve">Im Gastgarten wird keine Musik dargeboten (Livemusik oder Musikanlage </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>udgl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A1865" w:rsidRPr="009B5F37" w14:paraId="102AAD2D" w14:textId="77777777" w:rsidTr="00DF5552">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16352720" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="009B5F37" w:rsidRDefault="000A1865" w:rsidP="00DF5552">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Bei allen Zugängen zum Gastgarten werden deutlich erkennbare Anschläge, auf denen auf das Verbot des lauten Sprechens, Singens und Musizierens hingewiesen wird, dauerhaft angebracht.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001B00D8" w:rsidRPr="009B5F37" w14:paraId="09F1C5B1" w14:textId="77777777" w:rsidTr="001B00D8">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404C40B4" w14:textId="77777777" w:rsidR="001B00D8" w:rsidRDefault="001B00D8" w:rsidP="00DF5552">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Verlängerung der Betriebszeit bis 24:00 Uhr vom 1. Mai bis 30. September gemäß Linzer-Gastgartenverordnung 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439A1A5A" w14:textId="2E114795" w:rsidR="001B00D8" w:rsidRDefault="001B00D8" w:rsidP="001B00D8">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5F37">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="504253D0" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3721A957" w14:textId="77777777" w:rsidR="00785D65" w:rsidRDefault="00785D65" w:rsidP="00785D65">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="241AE46D" w14:textId="77777777" w:rsidR="00040A65" w:rsidRDefault="00040A65" w:rsidP="00785D65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="174E2671" w14:textId="77777777" w:rsidR="00040A65" w:rsidRDefault="00040A65" w:rsidP="00785D65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3927,95 +4073,123 @@
     <w:p w14:paraId="2B747570" w14:textId="77777777" w:rsidR="000A1865" w:rsidRDefault="000A1865" w:rsidP="00785D65">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Grundrissplan aus dem die Gastgarteneinrichtungen ersichtlich sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t>(Tische, Sessel, Bänke, Schank, Begrenzungen wie Blumentröge udgl.)</w:t>
+        <w:t xml:space="preserve">(Tische, Sessel, Bänke, Schank, Begrenzungen wie Blumentröge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>udgl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB7A377" w14:textId="77777777" w:rsidR="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78687908" w14:textId="746EFA9D" w:rsidR="00040169" w:rsidRPr="00785D65" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="510"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040169">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmerkung: </w:t>
       </w:r>
       <w:r w:rsidRPr="00785D65">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Lageplan und Grundriss sind zwingend nötig, damit die Behörde die Lage des Gastgartens und vor allem die Anzahl der Plätze beurteilen kann. Dafür reicht für den Grundriss auch eine Handskizze und für den Lageplan zB ein Screenshot des Satellitenbildes von Google Maps, in dem der Gastgarten eingezeichnet / markiert ist.</w:t>
+        <w:t xml:space="preserve">Lageplan und Grundriss sind zwingend nötig, damit die Behörde die Lage des Gastgartens und vor allem die Anzahl der Plätze beurteilen kann. Dafür reicht für den Grundriss auch eine Handskizze und für den Lageplan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785D65">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785D65">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein Screenshot des Satellitenbildes von Google Maps, in dem der Gastgarten eingezeichnet / markiert ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF8123A" w14:textId="77777777" w:rsidR="00040169" w:rsidRPr="00040169" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E031AE" w14:textId="543A9196" w:rsidR="00040169" w:rsidRPr="00785D65" w:rsidRDefault="00040169" w:rsidP="00040169">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040169">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HINWEIS: </w:t>
       </w:r>
@@ -4583,58 +4757,58 @@
     </w:p>
     <w:p w14:paraId="36DCA032" w14:textId="77777777" w:rsidR="000A1865" w:rsidRPr="00D958B8" w:rsidRDefault="000A1865" w:rsidP="000A1865">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A1865" w:rsidRPr="00D958B8" w:rsidSect="00C82171">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1701" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29555B52" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
+    <w:p w14:paraId="1E2787F6" w14:textId="77777777" w:rsidR="00CA6F4D" w:rsidRDefault="00CA6F4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06F082AD" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
+    <w:p w14:paraId="6FEB94FA" w14:textId="77777777" w:rsidR="00CA6F4D" w:rsidRDefault="00CA6F4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4802,58 +4976,58 @@
       <w:t>4041 Linz</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002439F1">
       <w:t>+43 732 7070</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F6AC9">
       <w:t>3066</w:t>
     </w:r>
     <w:r w:rsidR="00C70280" w:rsidRPr="00AE6BBA">
       <w:tab/>
       <w:t>linz.at</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="140E396E" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
+    <w:p w14:paraId="3C0D8C3E" w14:textId="77777777" w:rsidR="00CA6F4D" w:rsidRDefault="00CA6F4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="127DF101" w14:textId="77777777" w:rsidR="003349B6" w:rsidRDefault="003349B6">
+    <w:p w14:paraId="54DED414" w14:textId="77777777" w:rsidR="00CA6F4D" w:rsidRDefault="00CA6F4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AA1AB7F" w14:textId="77777777" w:rsidR="004A768D" w:rsidRDefault="004A768D"/>
   <w:p w14:paraId="773CD105" w14:textId="77777777" w:rsidR="00813AE1" w:rsidRPr="00813AE1" w:rsidRDefault="003B2EBE" w:rsidP="00813AE1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7142"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="20"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
@@ -4989,51 +5163,51 @@
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3763A998" id="Line 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAnsKQtdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLtOWdhMbKk0nBPTGhcHE1WtMW9E4XZNthafHk5DgZNn+9Ptzvh5dp440hNaz&#10;gXSWgCKuvG25NvD2Wk5vQYWIbLHzTAa+KMC6uLzIMbP+xC903MRaSQiHDA00MfaZ1qFqyGGY+Z5Y&#10;dh9+cBilHWptBzxJuOv0PEmW2mHLcqHBnh4aqj43B2cglFval9+TapK8L2pP8/3j8xMac3013t+B&#10;ijTGPxjO+qIOhTjt/IFtUJ2Bm+VKyHNNF6AEWKUpqN3vQBe5/v9B8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAF39LXsgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCewpC13AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" o:allowincell="f">
+            <v:line w14:anchorId="64B36876" id="Line 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,280.65pt" to="35.55pt,280.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAnsKQtdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLtOWdhMbKk0nBPTGhcHE1WtMW9E4XZNthafHk5DgZNn+9Ptzvh5dp440hNaz&#10;gXSWgCKuvG25NvD2Wk5vQYWIbLHzTAa+KMC6uLzIMbP+xC903MRaSQiHDA00MfaZ1qFqyGGY+Z5Y&#10;dh9+cBilHWptBzxJuOv0PEmW2mHLcqHBnh4aqj43B2cglFval9+TapK8L2pP8/3j8xMac3013t+B&#10;ijTGPxjO+qIOhTjt/IFtUJ2Bm+VKyHNNF6AEWKUpqN3vQBe5/v9B8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAF39LXsgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCewpC13AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" o:allowincell="f">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00326B6A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:spacing w:val="10"/>
         <w:sz w:val="28"/>
         <w:lang w:eastAsia="de-AT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0A33A97C" wp14:editId="7AF9ABB9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>360045</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7129145</wp:posOffset>
               </wp:positionV>
@@ -5078,51 +5252,51 @@
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3423476B" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j8h8hIXKYtbREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2&#10;kC4SUMS1tx03Bl5fqvkNqBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL&#10;9+5Hh1HWsdF2xJOUu15nSbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZU&#10;pCn+heEHX9ChFKadP7ANqjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABd/S17IBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" o:allowincell="f">
+            <v:line w14:anchorId="714298AC" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="28.35pt,561.35pt" to="35.55pt,561.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF39LXsgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CdtiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lxWmy3YT4IpEg+PT7Sm7tpcOJkiC36Rq4WSymMV6it7xr58/nhwycp&#10;OILX4NCbRp4Ny7vt+3ebMdRmjT06bUgkEM/1GBrZxxjqqmLVmwF4gcH4FGyRBojJpa7SBGNCH1y1&#10;Xi4/ViOSDoTKMKfb+5eg3Bb8tjUq/mhbNlG4RiZusZxUzkM+q+0G6o4g9FZdaMA/sBjA+vToFeoe&#10;Iogj2b+gBqsIGdu4UDhU2LZWmdJD6ma1/KObpx6CKb0kcThcZeL/B6u+n3Z+T5m6mvxTeET1i4XH&#10;XQ++M4XA8zmkwa2yVNUYuL6WZIfDnsRh/IY65cAxYlFhamnIkKk/MRWxz1exzRSFSpefVzc3aSJq&#10;jlRQz2WBOH41OIhsNNJZn1WAGk6PHDMNqOeUfO3xwTpXJum8GBP07fq2FDA6q3MwpzF1h50jcYK8&#10;C+UrPaXI2zTCo9cFrDegv1zsCNa92Olx5zOeKet1YTRrkReP6wPq855mwdLoCufLmuXdeOsXWV9/&#10;hu1vAAAA//8DAFBLAwQUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j8h8hIXKYtbREbKk0nBPTGhcHE1WtMW9E4XZNthV+POSC42e89PX8u1pPr1ZHG0Hk2&#10;kC4SUMS1tx03Bl5fqvkNqBCRLfaeycAnBViX52cF5taf+JmOm9goKeGQo4E2xiHXOtQtOQwLPxCL&#10;9+5Hh1HWsdF2xJOUu15nSbLUDjuWCy0OdN9S/bE5OAOh2tK++prVs+TtqvGU7R+eHtGYy4vp7hZU&#10;pCn+heEHX9ChFKadP7ANqjdwvVxJUvQ0y2SSxCpNQe1+FV0W+v8P5TcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABd/S17IBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJkqrmN0AAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" o:allowincell="f">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="732B9B42" w14:textId="77777777" w:rsidR="004A768D" w:rsidRPr="00F7681A" w:rsidRDefault="004A768D" w:rsidP="00F7681A">
     <w:pPr>
       <w:pStyle w:val="KopfLeerraum"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093D1D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B4F54C"/>
     <w:lvl w:ilvl="0" w:tplc="2BA269EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -5964,174 +6138,184 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1956713388">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1706907222">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1009604891">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="190649238">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="671641482">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3821" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dYucOC3PR+Nin0jJyN3Hh5RY+HKYJhqKxyMBDRaJMJ613tqUhmGoL6Yb8mkgbTnsqi6ZgivOVdQAc6yzA4/ROA==" w:salt="W1z+fObykf4aM2TIf4vWug=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pgZfDiTp6bCQLRK6IgvhkbFyNLO4W86wfDcBmMPzbjHfRTgIq7yaEXL1JXpyJez28xF9GBbpvOViWzJBVmVcxw==" w:salt="VDtKohja9/hQCv1QQp06kw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="170"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <o:colormru v:ext="edit" colors="#eaeaea,#f7f7f7,#fafafa,#fcc,#fcfcfc,#f9f9f9,#f8f8f8"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F6AC9"/>
     <w:rsid w:val="00011B5E"/>
     <w:rsid w:val="00040169"/>
     <w:rsid w:val="00040A65"/>
+    <w:rsid w:val="00045D23"/>
     <w:rsid w:val="00087AFA"/>
     <w:rsid w:val="000A1865"/>
     <w:rsid w:val="000C5E6F"/>
     <w:rsid w:val="000D0DA0"/>
+    <w:rsid w:val="00162EF8"/>
     <w:rsid w:val="001A560E"/>
+    <w:rsid w:val="001B00D8"/>
     <w:rsid w:val="00225BEC"/>
     <w:rsid w:val="00256135"/>
     <w:rsid w:val="00281A2A"/>
+    <w:rsid w:val="002E1727"/>
     <w:rsid w:val="00326B6A"/>
     <w:rsid w:val="003349B6"/>
     <w:rsid w:val="00337086"/>
     <w:rsid w:val="00341FC6"/>
     <w:rsid w:val="003439F5"/>
     <w:rsid w:val="003548A2"/>
     <w:rsid w:val="003B235C"/>
     <w:rsid w:val="003B2EBE"/>
     <w:rsid w:val="003D6EFB"/>
     <w:rsid w:val="003F62E9"/>
     <w:rsid w:val="00414E36"/>
     <w:rsid w:val="0041674B"/>
     <w:rsid w:val="0046373F"/>
     <w:rsid w:val="0048398C"/>
     <w:rsid w:val="004A768D"/>
     <w:rsid w:val="004C5E6D"/>
     <w:rsid w:val="00503B20"/>
     <w:rsid w:val="00590114"/>
+    <w:rsid w:val="005A0025"/>
+    <w:rsid w:val="006330F8"/>
     <w:rsid w:val="00670620"/>
     <w:rsid w:val="00670D2A"/>
     <w:rsid w:val="0069662B"/>
     <w:rsid w:val="006C63BF"/>
     <w:rsid w:val="006D4320"/>
     <w:rsid w:val="006E2BC8"/>
     <w:rsid w:val="006F6AC9"/>
     <w:rsid w:val="007003DD"/>
     <w:rsid w:val="007016ED"/>
     <w:rsid w:val="00705E6E"/>
     <w:rsid w:val="0071125B"/>
     <w:rsid w:val="00774F4F"/>
     <w:rsid w:val="00785D65"/>
     <w:rsid w:val="007B036C"/>
     <w:rsid w:val="007B37D3"/>
     <w:rsid w:val="007B44DF"/>
+    <w:rsid w:val="007C4359"/>
     <w:rsid w:val="00812F96"/>
     <w:rsid w:val="00813AE1"/>
     <w:rsid w:val="00837C73"/>
     <w:rsid w:val="00843579"/>
     <w:rsid w:val="00876A86"/>
     <w:rsid w:val="008A5D20"/>
     <w:rsid w:val="008C5D5C"/>
     <w:rsid w:val="008D1AD2"/>
     <w:rsid w:val="008D1B1C"/>
     <w:rsid w:val="008D5BA1"/>
     <w:rsid w:val="008F6FAA"/>
     <w:rsid w:val="0090115A"/>
     <w:rsid w:val="009513A3"/>
     <w:rsid w:val="009E2D6A"/>
     <w:rsid w:val="009F32D3"/>
     <w:rsid w:val="00A31044"/>
     <w:rsid w:val="00A74B23"/>
     <w:rsid w:val="00A870BA"/>
     <w:rsid w:val="00A877B2"/>
     <w:rsid w:val="00A96F4F"/>
     <w:rsid w:val="00AA4E76"/>
     <w:rsid w:val="00AF10B3"/>
     <w:rsid w:val="00B17365"/>
     <w:rsid w:val="00B45DF8"/>
     <w:rsid w:val="00B63BF0"/>
     <w:rsid w:val="00B63FAE"/>
+    <w:rsid w:val="00BC5427"/>
     <w:rsid w:val="00BC78C9"/>
     <w:rsid w:val="00BD672B"/>
     <w:rsid w:val="00BE066F"/>
     <w:rsid w:val="00BF0033"/>
     <w:rsid w:val="00C04ABA"/>
     <w:rsid w:val="00C1265E"/>
     <w:rsid w:val="00C34824"/>
     <w:rsid w:val="00C70280"/>
     <w:rsid w:val="00C82171"/>
     <w:rsid w:val="00C83E40"/>
     <w:rsid w:val="00C843C9"/>
     <w:rsid w:val="00C94A14"/>
     <w:rsid w:val="00CA1815"/>
+    <w:rsid w:val="00CA6F4D"/>
     <w:rsid w:val="00CB0BE3"/>
     <w:rsid w:val="00CD03E9"/>
     <w:rsid w:val="00D10BDB"/>
     <w:rsid w:val="00D2022C"/>
     <w:rsid w:val="00D370C5"/>
     <w:rsid w:val="00DA0782"/>
     <w:rsid w:val="00DA284E"/>
+    <w:rsid w:val="00DB0CBE"/>
     <w:rsid w:val="00E05681"/>
     <w:rsid w:val="00E132E8"/>
     <w:rsid w:val="00E35DC0"/>
     <w:rsid w:val="00E60DC5"/>
     <w:rsid w:val="00E65F37"/>
     <w:rsid w:val="00E67239"/>
     <w:rsid w:val="00EA092F"/>
     <w:rsid w:val="00EF1E05"/>
     <w:rsid w:val="00EF431C"/>
     <w:rsid w:val="00EF5D09"/>
     <w:rsid w:val="00F21201"/>
     <w:rsid w:val="00F364CD"/>
     <w:rsid w:val="00F51FEE"/>
     <w:rsid w:val="00F66671"/>
     <w:rsid w:val="00F7681A"/>
     <w:rsid w:val="00F811F9"/>
     <w:rsid w:val="00FB6DA5"/>
     <w:rsid w:val="00FE51B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7468,67 +7652,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>NORMAL.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>495</Words>
-  <Characters>3124</Characters>
+  <Words>513</Words>
+  <Characters>3238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anzeige Gastgarten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IKT Linz GmbH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3612</CharactersWithSpaces>
+  <CharactersWithSpaces>3744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>www.linz.at / Service A-Z</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:title>Anzeige nach § 76a GewO</dc:title>
 </cp:coreProperties>
 </file>